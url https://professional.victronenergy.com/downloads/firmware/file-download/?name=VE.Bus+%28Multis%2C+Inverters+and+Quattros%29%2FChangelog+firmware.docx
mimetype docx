--- v0 (2026-03-28)
+++ v1 (2026-05-21)
@@ -1,29 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2AD1222F" w14:textId="77777777" w:rsidR="009C548E" w:rsidRDefault="009C548E" w:rsidP="009C548E">
       <w:pPr>
@@ -414,708 +416,1144 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB9491" w14:textId="35056B45" w:rsidR="00D10A1E" w:rsidRDefault="00D10A1E" w:rsidP="00D10A1E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Starting from xxxx550, the firmware source for the current and upcoming micro use the same base</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1309"/>
         <w:gridCol w:w="7979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0071169F" w:rsidRPr="0071169F" w14:paraId="19142121" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="0048391A" w:rsidRPr="0048391A" w14:paraId="6AA76F76" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20283AF7" w14:textId="32BC45C5" w:rsidR="0071169F" w:rsidRDefault="0071169F" w:rsidP="00097767">
+          <w:p w14:paraId="7066ABDB" w14:textId="110320E5" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx563</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="234DD152" w14:textId="7B640D7A" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>April/May, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C5A04DD" w14:textId="77777777" w:rsidR="00F12E84" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="182BEDDC" w14:textId="5E5D4CD9" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="0048391A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Changes for “External transfer Switch” </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>firmwares</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  s99 and s98</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12E84">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AD87DC1" w14:textId="77777777" w:rsidR="00F12E84" w:rsidRPr="0048391A" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="083A9256" w14:textId="5E054503" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="0048391A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ade current sensor rating setting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vailable in slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> again.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(This setting was made “invisible” in revision 559 but that result</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12E84">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in issues</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12E84">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00F12E84">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i.c.w</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00F12E84">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">remote </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>VEConfigure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E8DFBB" w14:textId="46E7A3CB" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="0048391A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bug removed:  </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12E84">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scaling of some </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kWh counters </w:t>
+            </w:r>
+            <w:r w:rsidR="00F12E84">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>wrong</w:t>
+            </w:r>
+            <w:r w:rsidR="00F12E84">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02055093" w14:textId="77777777" w:rsidR="00F12E84" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51D77D93" w14:textId="60F8DD2A" w:rsidR="0048391A" w:rsidRDefault="00F12E84" w:rsidP="00F12E84">
+            <w:pPr>
+              <w:ind w:left="677" w:hanging="677"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F12E84">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0203BEE3" wp14:editId="5D8E205D">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>41551</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>105299</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="273600" cy="273600"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="375707959" name="Graphic 1" descr="Warning outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="375707959" name="Graphic 375707959" descr="Warning outline"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId10">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="273600" cy="273600"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="0048391A" w:rsidRPr="00F12E84">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IMPORTANT:</w:t>
+            </w:r>
+            <w:r w:rsidR="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  The </w:t>
+            </w:r>
+            <w:r w:rsidR="0048391A" w:rsidRPr="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>"current sensor rating"</w:t>
+            </w:r>
+            <w:r w:rsidR="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in slaves should NOT </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">just </w:t>
+            </w:r>
+            <w:r w:rsidR="0048391A">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>be set to 100A anymore but</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be set to the correct value matching the external sensor used! The manual will be updated for this.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DDBF735" w14:textId="3107599B" w:rsidR="00F12E84" w:rsidRPr="0048391A" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="01067F34" w14:textId="77777777" w:rsidTr="00F71DF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0089F010" w14:textId="17E7D8EA" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx562</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16075FAA" w14:textId="75F71492" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>March 30, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33EDAF69" w14:textId="6041932C" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Follow up on xxxx560.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Solves a remaining spurious error issue on the 8K models.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406F20E4" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46CB519B" w14:textId="17339EAC" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Firmware released only for 8K models</w:t>
+            </w:r>
+            <w:r w:rsidR="002E6AB9">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="19142121" w14:textId="77777777" w:rsidTr="00F71DF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20283AF7" w14:textId="32BC45C5" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx561</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2461FD44" w14:textId="77777777" w:rsidR="0071169F" w:rsidRDefault="0071169F" w:rsidP="00097767">
+          <w:p w14:paraId="2461FD44" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>March 24, 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F3EDB37" w14:textId="77777777" w:rsidR="0071169F" w:rsidRDefault="0071169F" w:rsidP="0071169F">
+          <w:p w14:paraId="2F3EDB37" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>First release including microgrid</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10AD83AA" w14:textId="77777777" w:rsidR="0071169F" w:rsidRDefault="0071169F" w:rsidP="0071169F">
-[...6 lines deleted...]
-          <w:p w14:paraId="426ADFAF" w14:textId="274B14E7" w:rsidR="0071169F" w:rsidRPr="0071169F" w:rsidRDefault="0071169F" w:rsidP="0071169F">
+          <w:p w14:paraId="10AD83AA" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="426ADFAF" w14:textId="274B14E7" w:rsidR="005B2820" w:rsidRPr="0071169F" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Firmware is released only for models with suitable hardware to support Microgrid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="49B2642C" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="49B2642C" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56540260" w14:textId="2A1D0260" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="56540260" w14:textId="2A1D0260" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7871F96F" w14:textId="7DD86B4D" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="7871F96F" w14:textId="7DD86B4D" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>March 18, 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="213CBEB2" w14:textId="5727B031" w:rsidR="00097767" w:rsidRPr="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="213CBEB2" w14:textId="5727B031" w:rsidR="005B2820" w:rsidRPr="00097767" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>This firmware addresses an issue which result</w:t>
             </w:r>
-            <w:r w:rsidR="002D6D50">
+            <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in spurious errors occurring on some 48V models in the SN range HQ2518 </w:t>
-[...5 lines deleted...]
-              <w:t>up to</w:t>
+              <w:t xml:space="preserve"> in spurious errors occurring on some 48V models in the SN range HQ2518 up to including HQ2611.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>including</w:t>
+              <w:t>The errors in question occur especially on systems using either Australian grid code or on systems with disabled GND relay.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="326C6CA9" w14:textId="3D804B60" w:rsidR="005B2820" w:rsidRPr="00097767" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> HQ2611.</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>The firmware is not released for all models since not all models suffer from this issue.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FEBF211" w14:textId="04917081" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The errors in question occur especially on systems using either Australian grid code or on systems with disabled GND relay.</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>If firmware for your model is not present then you can safely assume that your model does not exhibit this erroneous behavior.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="13D6CA2D" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="13D6CA2D" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F2CF7B" w14:textId="0ECF3949" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="41F2CF7B" w14:textId="0ECF3949" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2292A49F" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="2292A49F" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>February 18, 2026</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28E172AB" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="28E172AB" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Changes for external BF systems only.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(made current sensor rating setting unavailable in slaves)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74617645" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
-[...6 lines deleted...]
-          <w:p w14:paraId="5A033378" w14:textId="77777777" w:rsidR="00097767" w:rsidRPr="00F71DF0" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="74617645" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A033378" w14:textId="77777777" w:rsidR="005B2820" w:rsidRPr="00F71DF0" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B0E6F76" w14:textId="2CCE815C" w:rsidR="00097767" w:rsidRPr="00EE697E" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="1B0E6F76" w14:textId="2CCE815C" w:rsidR="005B2820" w:rsidRPr="00EE697E" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models yet. Use 558, 557 or 556 when model is not available in 559</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="540AE4F5" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="540AE4F5" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE15A4C" w14:textId="192D93A7" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="2EE15A4C" w14:textId="192D93A7" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx558</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51044C00" w14:textId="1651EBB4" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="51044C00" w14:textId="1651EBB4" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(including s99)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCC26EA" w14:textId="72632DC4" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="5FCC26EA" w14:textId="72632DC4" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>September 17, 2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F0D5E89" w14:textId="191AA41C" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="2F0D5E89" w14:textId="191AA41C" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Added option to enable </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FeedIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> with AS/NZS 4777 appendix M gridcodes. (Requires latest </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VEConfigure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7462497F" w14:textId="3274587F" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="7462497F" w14:textId="3274587F" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Models &lt;=6K5 have their apparent power limited to 4.6kVA in VDE grid code.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(In earlier versions this was done for Models &lt;=5K)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35FDC6A2" w14:textId="66EB8536" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="35FDC6A2" w14:textId="66EB8536" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Under the hood changes needed to support new models.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63BA16B5" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
-[...6 lines deleted...]
-          <w:p w14:paraId="75060022" w14:textId="77777777" w:rsidR="00097767" w:rsidRPr="00F71DF0" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="63BA16B5" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75060022" w14:textId="77777777" w:rsidR="005B2820" w:rsidRPr="00F71DF0" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE47936" w14:textId="79553791" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="2CE47936" w14:textId="79553791" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models yet. Use 557 or 556 when model is not available in 558</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="37B13884" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="37B13884" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="336080BF" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="336080BF" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>xxxx557</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44E92EBF" w14:textId="25B1E5E1" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="44E92EBF" w14:textId="25B1E5E1" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(including s99)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E2A10F9" w14:textId="61DFAA3E" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="4E2A10F9" w14:textId="61DFAA3E" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>May 21, 2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4264104C" w14:textId="6D38B8EA" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="4264104C" w14:textId="6D38B8EA" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Under the hood changes needed to support new models</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E0021A8" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
-[...6 lines deleted...]
-          <w:p w14:paraId="6F9DD41B" w14:textId="77777777" w:rsidR="00097767" w:rsidRPr="00F71DF0" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="2E0021A8" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F9DD41B" w14:textId="77777777" w:rsidR="005B2820" w:rsidRPr="00F71DF0" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B34029" w14:textId="75A1346F" w:rsidR="00097767" w:rsidRPr="00F71DF0" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="40B34029" w14:textId="75A1346F" w:rsidR="005B2820" w:rsidRPr="00F71DF0" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models. Just use 556 if model is not available in 557</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="52DAA477" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="52DAA477" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6467D267" w14:textId="78AA1251" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="6467D267" w14:textId="78AA1251" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx556</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(including s99)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55ADD0F9" w14:textId="5C92F80B" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="55ADD0F9" w14:textId="5C92F80B" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>March 19, 2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03548DB5" w14:textId="1D919C96" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="03548DB5" w14:textId="1D919C96" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk193273757"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Fixes instability issues (during </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PowerAssist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -1124,133 +1562,133 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>/Charge/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FeedIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) which became apparent with revision 555.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DFFA144" w14:textId="7C494309" w:rsidR="00097767" w:rsidRPr="00376C14" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="7DFFA144" w14:textId="7C494309" w:rsidR="005B2820" w:rsidRPr="00376C14" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Update advice:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Whether this instability occurs is highly dependent on the installation and not easy to predict. Some models are more prone to this than others.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>There is no urgency in replacing 555 with 556 when system is running well.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="34F6BF5B" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="34F6BF5B" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A5B5FA8" w14:textId="4F87CCE2" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="2A5B5FA8" w14:textId="4F87CCE2" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx555</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(including s99)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22FF9C3B" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="22FF9C3B" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk191896560"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>March 3, 2025</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E9E42E4" w14:textId="33077A94" w:rsidR="00097767" w:rsidRPr="00D2541F" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="1E9E42E4" w14:textId="33077A94" w:rsidR="005B2820" w:rsidRPr="00D2541F" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk191896367"/>
             <w:bookmarkStart w:id="4" w:name="_Hlk191896446"/>
             <w:r w:rsidRPr="00D2541F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Improve system stability </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">for Charge and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
@@ -1311,51 +1749,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nb</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> This improvement is available when the selected gridcode is “None” or “Other”)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:bookmarkEnd w:id="4"/>
-          <w:p w14:paraId="0E718B39" w14:textId="21114337" w:rsidR="00097767" w:rsidRPr="00D2541F" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="0E718B39" w14:textId="21114337" w:rsidR="005B2820" w:rsidRPr="00D2541F" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Added support for the </w:t>
             </w:r>
             <w:r w:rsidRPr="00D2541F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">German §14a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D2541F">
               <w:rPr>
@@ -1365,252 +1803,254 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D2541F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> requirement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Battery charging of the system is limited to 4.2kW when the AUX2 input of the L1 phase master is “closed”.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="711F1FAA" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="711F1FAA" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6193F809" w14:textId="4906C11C" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="6193F809" w14:textId="4906C11C" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="510669BE" w14:textId="73441D80" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="510669BE" w14:textId="73441D80" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Released only for a few models:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4222831A" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="4222831A" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Change in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Denkmark</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> gridcode: Default value for reactive power curve filter time is 1s instead of 3.3s for devices&gt;5K</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="049F5F7E" w14:textId="29EAF1B0" w:rsidR="00097767" w:rsidRPr="00BB3840" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="049F5F7E" w14:textId="29EAF1B0" w:rsidR="005B2820" w:rsidRPr="00BB3840" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Several “under the hood changes”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="3B41F582" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="3B41F582" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A92A722" w14:textId="51BFB5EE" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="7A92A722" w14:textId="51BFB5EE" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26F28459" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="26F28459" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Released only for a few models:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6722C08E" w14:textId="1C083A40" w:rsidR="00097767" w:rsidRPr="00BB3840" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="6722C08E" w14:textId="1C083A40" w:rsidR="005B2820" w:rsidRPr="00BB3840" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3840">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Added the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB3840">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ParallelCompatiblityID</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BB3840">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> mechanism which is used to check whether certain models can run in parallel/3 phase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="21DB9FA5" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="21DB9FA5" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED2DAF3" w14:textId="2166C5EA" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6ED2DAF3" w14:textId="2166C5EA" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx552</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>s99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48009DAD" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="48009DAD" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>June 19, 2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A267ECF" w14:textId="53C906F9" w:rsidR="00097767" w:rsidRPr="00144E0D" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="2A267ECF" w14:textId="53C906F9" w:rsidR="005B2820" w:rsidRPr="00144E0D" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">-s99 firmware is dedicated firmware which must be used when using an </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ex</w:t>
             </w:r>
             <w:r w:rsidRPr="00144E0D">
@@ -1626,384 +2066,382 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multiplus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II (or similar) model.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00144E0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>external transfer switch manual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for a detailed explanation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(Please note that -s99 firmware is only available for </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multiplus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II and some similar models)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w14:paraId="64B6B556" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w14:paraId="64B6B556" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BBA4C48" w14:textId="71512EFD" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="0BBA4C48" w14:textId="71512EFD" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="666C35E4" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="666C35E4" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>June 14, 2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23ABFFDD" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="23ABFFDD" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed which resulted in E8 (GND relay failure) on some 120V models.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="050D27A6" w14:textId="1587D7D0" w:rsidR="00097767" w:rsidRPr="00D609EF" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="050D27A6" w14:textId="1587D7D0" w:rsidR="005B2820" w:rsidRPr="00D609EF" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">For the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>non affected</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> models (mostly 230V) there is no functional difference with 551. Only the version number is different</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="5407D7CB" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="5407D7CB" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBABA0E" w14:textId="293F2F4B" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="3FBABA0E" w14:textId="293F2F4B" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="687E0607" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="687E0607" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>June 11, 2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37D985B0" w14:textId="1D169048" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="37D985B0" w14:textId="1D169048" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Adjusted some regulation constants for the standard </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">/Quattro’s (non </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multiplus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II devices) to solve the issue that in some installations the requested power setpoint was not followed for no apparent reason.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DED48B7" w14:textId="69F36FFB" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="6DED48B7" w14:textId="69F36FFB" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Gridcodes for Spain, South-Africa, Denmark and New Zealand (NZS4777M) are made available for non </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multplus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II devices (external IP protection required!!)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06E8FFDA" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="06E8FFDA" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Some under the hood improvements.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18552A08" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
-[...6 lines deleted...]
-          <w:p w14:paraId="79808F56" w14:textId="57254310" w:rsidR="00097767" w:rsidRPr="00A96AD8" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="18552A08" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79808F56" w14:textId="57254310" w:rsidR="005B2820" w:rsidRPr="00A96AD8" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96AD8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>This release is available for 230V only. The files for 120V were available for download shortly, but unfortunately they have an issue with the ground relay. We’re looking into the issue, and once found, fixed and verified will release that as v552 or a later version number.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00097767" w:rsidRPr="0071169F" w14:paraId="6A17CB47" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="6A17CB47" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="620BF036" w14:textId="0E5A39C4" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="620BF036" w14:textId="0E5A39C4" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>xxxx550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="141CAACC" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="141CAACC" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>April 18, 2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="588B8F14" w14:textId="77777777" w:rsidR="00097767" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="588B8F14" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>First release, functionality equal to 510 except for the Quattro-II</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F0B2859" w14:textId="17073304" w:rsidR="00097767" w:rsidRPr="00D10A1E" w:rsidRDefault="00097767" w:rsidP="00097767">
+          <w:p w14:paraId="7F0B2859" w14:textId="17073304" w:rsidR="005B2820" w:rsidRPr="00D10A1E" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Some changes for the Quattro-II which helps prevent E11 in installations with load-shedding. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="575E4716" w14:textId="77777777" w:rsidR="00D10A1E" w:rsidRPr="00D10A1E" w:rsidRDefault="00D10A1E" w:rsidP="00D10A1E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2097,51 +2535,51 @@
     </w:p>
     <w:p w14:paraId="3C90A5C3" w14:textId="77777777" w:rsidR="0001621B" w:rsidRDefault="0001621B" w:rsidP="0001621B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxx450 and up</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D5609B" w:rsidRPr="0071169F" w14:paraId="6F35ADC3" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="00D5609B" w:rsidRPr="0048391A" w14:paraId="6F35ADC3" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BD4261D" w14:textId="2BF1169F" w:rsidR="00D5609B" w:rsidRDefault="00D5609B" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -2266,51 +2704,51 @@
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PowerAssist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is now also available on the 500VA 230Vac products.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023218A" w:rsidRPr="0071169F" w14:paraId="1695A641" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="0023218A" w:rsidRPr="0048391A" w14:paraId="1695A641" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36CBFA1B" w14:textId="7454C647" w:rsidR="0023218A" w:rsidRDefault="00371169" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk154659399"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="0023218A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx509</w:t>
@@ -2472,68 +2910,69 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ut it might also go unnoticed in some situations.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>To prevent this issue, it is advised to update your Quattro-II systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="6"/>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="2A4A623A" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="2A4A623A" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7277213D" w14:textId="06E208AD" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40982E4D" w14:textId="4E640885" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>November 24, 2023</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29015015" w14:textId="01BE0C6D" w:rsidR="0050472F" w:rsidRPr="0050472F" w:rsidRDefault="0050472F">
             <w:pPr>
@@ -2996,104 +3435,95 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>”.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For any affected unit, we recommend installing the firmware update. Doing that will </w:t>
-[...7 lines deleted...]
-              <w:t>significantly reduce the generated noise level. For all other units, there is no need to go through the firmware update process.</w:t>
+              <w:t>For any affected unit, we recommend installing the firmware update. Doing that will significantly reduce the generated noise level. For all other units, there is no need to go through the firmware update process.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>On the other hand, there is no harm in installing this firmware version in units which do not exhibit this error. This firmware can be safely installed on all units.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="7F13C3CF" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7F13C3CF" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="231004D7" w14:textId="403C3FC6" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="264D5CC8" w14:textId="03399200" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>August 2023</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00ED2386" w14:textId="2DDC4B7A" w:rsidR="00086C38" w:rsidRPr="00592905" w:rsidRDefault="00086C38">
             <w:pPr>
@@ -3121,51 +3551,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00592905">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Available on the advanced tab of VEConfig and via Victron Connect)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00592905">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Please refer to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="003E0815">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>https://ve3.nl/vebus-pr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00592905">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>for more info.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38967503" w14:textId="1893F157" w:rsidR="00086C38" w:rsidRPr="00592905" w:rsidRDefault="00086C38">
@@ -3383,51 +3813,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED25B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: remote updates to revision 505 (via VRM) require Venus OS version v3.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="4139D913" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="4139D913" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19A358E1" w14:textId="28F37974" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -3793,73 +4223,75 @@
             </w:pPr>
             <w:r w:rsidRPr="002261CB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved some power related constants to increase charge power at nominal temperature.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="133ECCEE" w14:textId="4349EF7C" w:rsidR="00086C38" w:rsidRPr="002261CB" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Improved PWM driving</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00086C38" w:rsidRPr="00F23214" w14:paraId="37C317E8" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="339E8FB7" w14:textId="2C499524" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1426A625" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>February 8, 2023</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B8B2EE6" w14:textId="332C5B66" w:rsidR="00086C38" w:rsidRPr="000E3C94" w:rsidRDefault="00086C38">
             <w:pPr>
@@ -4045,51 +4477,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6780975D" w14:textId="7B5B106B" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Some minor changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="29911051" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="29911051" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66C13514" w14:textId="72FB9743" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4192,51 +4624,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(a default value is changed for Austria and the P(</w:t>
             </w:r>
             <w:r w:rsidRPr="002425CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) curve is changed for UK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="0A33C330" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="0A33C330" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="375E85BC" w14:textId="611F9633" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4331,102 +4763,94 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 48/8000/110-2x100 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B00291">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(update not required for serial numbers lower than HQ2219xxxxx)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403D4959" w14:textId="2E951638" w:rsidR="00086C38" w:rsidRPr="00B00291" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B00291">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under certain circumstances, ESS systems build with these models did not work as </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">intended and could </w:t>
+              <w:t xml:space="preserve">Under certain circumstances, ESS systems build with these models did not work as intended and could </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B00291">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a.o.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00B00291">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> generate high DC voltages in systems with lithium batteries which can cause over voltage and subsequent BMS disconnects.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B00291">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>For these models it is highly recommended to install this update.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00086C38" w:rsidRPr="00683D0D" w14:paraId="61610538" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A3637FE" w14:textId="41C5B2C1" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx498</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CC187E2" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>August 24, 2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D0EF1DA" w14:textId="3E98A38F" w:rsidR="00086C38" w:rsidRPr="00683D0D" w:rsidRDefault="00086C38">
             <w:pPr>
@@ -4473,51 +4897,51 @@
             <w:r w:rsidRPr="00683D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Amendment</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00683D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="7EA7E624" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7EA7E624" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C331FBC" w14:textId="7E531374" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx497</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4702,51 +5126,51 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">It could not be switched on </w:t>
             </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">anymore </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>neither locally nor remote. The low battery LED will be on when the unit is switched on even if the battery voltage is OK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="701560DA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="701560DA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="1378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F55702B" w14:textId="7D8C0112" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx496</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4868,51 +5292,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>still start based on internal temperature sensor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000A3CC2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="65088AF5" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="65088AF5" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="1378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A9A2CCD" w14:textId="5605C94E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -5119,51 +5543,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BMS.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CB2981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Some LED flashes and relay clicks while devices switched off)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="7FF747B6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7FF747B6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29EF8E2A" w14:textId="622E7AB8" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx494</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B39FE33" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -5183,50 +5607,57 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">In a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multi phase</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> system, the option “Stop charger below ? deg C”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>now correctly disables the charger on all phases when temperature is low.</w:t>
@@ -5257,65 +5688,66 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> When using a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BMS, the repeated Absorption mechanism is now available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="403C0633" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="403C0633" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A66BD43" w14:textId="27166407" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E3515A0" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>January 18, 2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6062E5D2" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
@@ -5377,51 +5809,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Removed support for external current sensor from </w:t>
             </w:r>
             <w:r w:rsidRPr="00810251">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Quattro-II models</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="626AF419" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="626AF419" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19F98C58" w14:textId="5C4EBEA7" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="212F9034" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -5703,51 +6135,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">unit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s still possible).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="1B6B1552" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1B6B1552" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D20FEC7" w14:textId="33124B4C" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx491</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB37B6C" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -5868,51 +6300,50 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>the reading of the AUX2 input could momentarily return a wrong value.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C726AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Please n</w:t>
             </w:r>
             <w:r w:rsidRPr="00C726AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ote that AUX2 is </w:t>
             </w:r>
             <w:r w:rsidRPr="00C726AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -5932,66 +6363,65 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">loading </w:t>
             </w:r>
             <w:r w:rsidRPr="00C726AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>assistants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="00F2678B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="00F2678B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A028F6E" w14:textId="2821E40F" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="616F6FED" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>November 10, 2021</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="399A6E28" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
@@ -6023,51 +6453,51 @@
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>UPS function was accidently disabled when “Other:  AC Neutral path externally joined” was selected (since the introduction of this gridcode)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>This is corrected so now the UPS function is disabled for all Gridcodes except “None”, “Other” and “Other:  AC Neutral path externally joined”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="7F5E8F8B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7F5E8F8B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="490DB9B8" w14:textId="4A838B40" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx489</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62FC5815" w14:textId="1BF08F66" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -6496,50 +6926,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Absorption voltage is set to 14.2V, Float to 13.5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F99243E" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="601" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Maximum absorption time to 60 minutes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33754F57" w14:textId="2924A1DB" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="601" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Charge curve fixed (but reduced float is disabled, the settings “repeated absorption time” and “repeated absorption interval” are </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6855,59 +7286,51 @@
               <w:t>inished, or optionally connect with VictronConnect and make the rest of the configuration.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="570A1248" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00D607E4" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="73ED81D8" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00D607E4" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="320"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The firmware update can of course be done with VictronConnect, which will soon ship </w:t>
-[...7 lines deleted...]
-              <w:t>this new firmware.</w:t>
+              <w:t>The firmware update can of course be done with VictronConnect, which will soon ship this new firmware.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Related changes:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E9AAFFF" w14:textId="037B4919" w:rsidR="00086C38" w:rsidRPr="00D607E4" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -7066,51 +7489,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BMS functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> are updated and will </w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>work with both old firmware &amp; new firmware.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="1B7CA534" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1B7CA534" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26BE84E8" w14:textId="48482387" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE822C4" w14:textId="7A16D38D" w:rsidR="00086C38" w:rsidRPr="001E4C56" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
@@ -7286,51 +7709,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Improved gridcode TOR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Erzeuger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="0643842B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="0643842B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50355312" w14:textId="66232EC9" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D0F9566" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7371,51 +7794,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>For some older non-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II models, the AC out 2 relay delay was a few seconds instead of 2 minutes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="486E795C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="486E795C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06773030" w14:textId="53BB2FFF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF8FCCD" w14:textId="1E1787F0" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7486,51 +7909,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">The latest </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VEConfigure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3  version has to be used for this. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="15FF50AC" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="15FF50AC" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="607D6EA9" w14:textId="113576D1" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="xxxx484"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx484</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08D9C537" w14:textId="65711134" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
@@ -7624,51 +8047,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> error codes do now also trigger this condition)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="7ECB043D" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7ECB043D" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="319527F6" w14:textId="2D25A229" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx483</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="578C64F7" w14:textId="2DD5B3CA" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7736,51 +8159,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2x120V devices can now be used in more complex </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="18401651" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="18401651" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B58251C" w14:textId="0B5DC6BF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="358B1DC7" w14:textId="541652B3" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7832,65 +8255,66 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1F9452FA" w14:textId="20B5D901" w:rsidR="00086C38" w:rsidRPr="002D7743" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved BF failure detection mechanism.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="08DA5E9F" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="08DA5E9F" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3D30CF" w14:textId="359163EF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27B546D6" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>February 9,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8578A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7907,51 +8331,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="528664EB" w14:textId="60A4E984" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>False overloads proved still to be possible. A cause for this has been found and a solution is implemented to prevent this.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="1F7697F2" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1F7697F2" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DBD5E9F" w14:textId="335E78BE" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C6C1AD9" w14:textId="674DEB72" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7982,51 +8406,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="34E3BA80" w14:textId="687211BA" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">UMains range changed for all US models to 90-140Vac (was 94-143Vac) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="39C3FD00" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="39C3FD00" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60492629" w14:textId="6865FB51" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21AC895C" w14:textId="024F0C19" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8111,51 +8535,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(if while charging the P(</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3130">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)  is triggered by a changing frequency the charge power was set to 0 Watt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="4ED13F5B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="4ED13F5B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="393DF264" w14:textId="68ABA19E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33CA9F3E" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00B8578A" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8251,51 +8675,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1888AFE9" w14:textId="7000129A" w:rsidR="00086C38" w:rsidRPr="00B8578A" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Solved: Spurious switch off due to overload.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="647253B6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="647253B6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BF0D44E" w14:textId="26DACFEC" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42908AC9" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8358,51 +8782,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="_Hlk51670466"/>
             <w:r w:rsidRPr="00536432">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other:  AC Neutral path externally joined (not compliant)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="00536432">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="493870F1" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="493870F1" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F21971C" w14:textId="11511F5E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF9B5C3" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8419,67 +8843,66 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="16AEC140" w14:textId="0CDB479C" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002259E3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added support for “Northern Ireland: G99/NI April 2019”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="5FB5C76B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="5FB5C76B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C430F38" w14:textId="209B9784" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Hlk48297335"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx475</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="113207EA" w14:textId="0CE480A9" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>July 6, 2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF6EDD7" w14:textId="25217FD6" w:rsidR="00086C38" w:rsidRDefault="00086C38">
@@ -8575,51 +8998,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in an </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EasySolar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="60FD93AA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="60FD93AA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1ACCEF" w14:textId="630FBC06" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D30A77" w14:textId="146F5D5A" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8828,51 +9251,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2234DC8B" w14:textId="395E47B5" w:rsidR="00086C38" w:rsidRPr="00D708AD" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>This special state is now automatically cleared when the remote panel is removed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="0CAD6E29" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="0CAD6E29" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B726799" w14:textId="448B655A" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15454981" w14:textId="50D76B71" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8987,51 +9410,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cosϕ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> function for the grid codes:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Europe, Belgium and Austria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="300445C6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="300445C6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D2550E3" w14:textId="47FEE9D5" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E219E46" w14:textId="512C6B81" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9154,51 +9577,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Removed a bug from AS/NZS 4777 gridcode implementation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>The P(f) curve was not according to the grid code standard.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(Bug was introduced in f/w xxxx467)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="2A917FA0" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="2A917FA0" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD16F20" w14:textId="1E0CA2F6" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44983C79" w14:textId="620ACD55" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9363,65 +9786,66 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007B3E04">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1600VA max temperature </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007B3E04">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>mprovement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="5DB82CCA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="5DB82CCA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17D09734" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx468</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355ED3A8" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>December 20, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38455E16" w14:textId="014E56A6" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -9460,51 +9884,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FeedIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> would not start  under special circumstances depending on the use of the P(U) function and the voltage during startup)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="00EDC844" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="00EDC844" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D9B2735" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DE3D300" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9685,51 +10109,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i.e. s</w:t>
             </w:r>
             <w:r w:rsidRPr="00252774">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>witching the unit off resets the controller, even if AC input is available</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00252774">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="56212293" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="56212293" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D289997" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="178AF970" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9794,51 +10218,51 @@
               </w:rPr>
               <w:t>New gridcode for France (VFR 2019)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3779C902" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="601"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Two special gridcodes added for AS/NZS4777. These should be used in systems where the Neutral In and Out are externally tied together.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="1799C51A" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1799C51A" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50383ADE" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A57A3B7" w14:textId="06F7CEF1" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9846,72 +10270,70 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>September 19, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18372BD8" w14:textId="17DC528D" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Added Q(U) and P(U) functionality for AS/NZS4777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="38C3F6A1" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="38C3F6A1" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012B42CD" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9B900E" w14:textId="521CD6EC" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="11" w:name="OLE_LINK6"/>
             <w:bookmarkStart w:id="12" w:name="OLE_LINK7"/>
             <w:bookmarkStart w:id="13" w:name="OLE_LINK8"/>
             <w:bookmarkStart w:id="14" w:name="OLE_LINK9"/>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>September 19, 2019</w:t>
             </w:r>
           </w:p>
@@ -10093,51 +10515,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Fix some ESS systems with lithium batteries not feeding back, which in certain situations happened when the system was (re)started while battery voltage was low or lithium system disconnected. In such situation, the Battery voltage was required to go above 14V / 28V / 56V for relay test to start and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>feedin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be re-enabled. Now, in such situation, the inverter/charger will also perform the relay test (and enable feed-in) when SOC above 20% rather than waiting for such high voltage that some batteries never reach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="3F19216D" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="3F19216D" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50D962BE" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30111691" w14:textId="5B2B9C53" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10186,51 +10608,51 @@
           </w:p>
           <w:p w14:paraId="319869A1" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="001B6B76" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>“Ignore assistants by pushing button during startup”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>functionality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="50B93DEB" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="50B93DEB" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42242791" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FBAB1F7" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10287,51 +10709,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="001B6B76">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>spontaneous E24 error</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001B6B76">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> when an external current sensor is used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="6DAF843C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="6DAF843C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D893C9B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2975906D" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10365,51 +10787,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II only. Bug removed: Units did not switch to grid.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(n.b. the 2626 model was ok but is nevertheless also updated to revision 461)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="13333053" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="13333053" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0170DD40" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F3DD9D9" w14:textId="2E4151A2" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10528,50 +10950,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chile</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A6F344C" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Extra Info added to make it possible for </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VEConfigure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (and other tools) to display the remaining waiting time before connecting to grid and also to display the cause of a grid rejection.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0736237A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
@@ -10632,65 +11055,66 @@
               </w:rPr>
               <w:t>Temperature compensation for charging is now adjustable between 0 - 30mV/°C (12V model)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B40E237" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A lot of under the hood changes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="5B3900A5" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="5B3900A5" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DD1998D" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16894342" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>April 5, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CFC6EF1" w14:textId="6F046450" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -10733,51 +11157,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4316124A" w14:textId="50F135B6" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduced new model Compact 1600 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="779A1BD8" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="779A1BD8" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67498F2B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C06558B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -10820,51 +11244,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(required for external current sensors with </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="1A3EEF82" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1A3EEF82" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E2B225B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07D1E4B0" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11015,56 +11439,50 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> systems when </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>GrideCode</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>=None.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>(New required configuration tools will soon be released)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AC0AA2A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports readout of (amongst others) extended E11 info </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C4CF33C" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11143,110 +11561,109 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported by all gridcodes. This </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IPLog</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> contains info about the reason the grid is rejected. The Log stores the 5 last ‘rejections’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="2341B0E4" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="2341B0E4" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F89A12" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A3B6295" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">-II only: </w:t>
             </w:r>
             <w:r w:rsidRPr="009966F9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed. When the unit is in AES it will not switch to grid when grid is connected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="17A3B66B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="17A3B66B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A2BEE9A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="726D4044" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11457,51 +11874,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> the power is automatically reduced when the internal temperature rises.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CEA8189" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00C22D59" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Furthermore, when connected to grid, the unit switches to bypass before it gets too hot. This will prevent switching off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0071169F" w14:paraId="2606259C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="2606259C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DCA8691" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D996162" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -11586,121 +12003,129 @@
     </w:p>
     <w:p w14:paraId="5603FE08" w14:textId="77777777" w:rsidR="0001621B" w:rsidRPr="008258F8" w:rsidRDefault="0001621B" w:rsidP="0001621B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>below xxxx450</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20F29" w:rsidRPr="0071169F" w14:paraId="38027B25" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00B20F29" w:rsidRPr="0048391A" w14:paraId="38027B25" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="723549AD" w14:textId="77777777" w:rsidR="00B20F29" w:rsidRDefault="00B20F29" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01586AB6" w14:textId="77777777" w:rsidR="00B20F29" w:rsidRDefault="00B20F29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed which resulted in an error when gridcode “</w:t>
             </w:r>
             <w:r w:rsidRPr="00B20F29">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VDE-AR-N 4105:2011-08, external NS protection</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>” is selected. Up till now this error has been seen on Multi Compacts only but it cannot be ruled out that other units display the same error. When a Multi/Quattro does not display this behavior, there is no need to update it.</w:t>
+              <w:t xml:space="preserve">” is selected. Up till now this error has been seen on Multi Compacts only but it cannot be ruled out that other units display the same error. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>When a Multi/Quattro does not display this behavior, there is no need to update it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009966F9" w:rsidRPr="0071169F" w14:paraId="4AFE5091" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="009966F9" w:rsidRPr="0048391A" w14:paraId="4AFE5091" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="523B08AB" w14:textId="77777777" w:rsidR="009966F9" w:rsidRDefault="009966F9" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DC85F57" w14:textId="77777777" w:rsidR="009966F9" w:rsidRDefault="009966F9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11720,51 +12145,51 @@
               </w:rPr>
               <w:t>MultiGrid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> only:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="009966F9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed. When the unit is in AES it will not switch to grid when grid is connected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411FAF" w:rsidRPr="0071169F" w14:paraId="5D082805" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00411FAF" w:rsidRPr="0048391A" w14:paraId="5D082805" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19659ADA" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRDefault="00411FAF" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69F25E4E" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRDefault="00411FAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11783,51 +12208,51 @@
               </w:rPr>
               <w:t>Added automatic power reduction when internal temperature rises. (Same as in 452)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1218D09F" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRPr="00411FAF" w:rsidRDefault="00411FAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added SOC low shut-down functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE571A" w:rsidRPr="0071169F" w14:paraId="60254527" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00DE571A" w:rsidRPr="0048391A" w14:paraId="60254527" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF433DE" w14:textId="77777777" w:rsidR="00DE571A" w:rsidRDefault="00DE571A" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F767C46" w14:textId="77777777" w:rsidR="00DE571A" w:rsidRDefault="00DE571A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12177,51 +12602,50 @@
               <w:t>UTE C15-712-1, RD1699/2011 and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DE3646">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>C10/11 (France, Spain and Belgium)</w:t>
             </w:r>
             <w:r w:rsidR="00DE3646">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug was o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nly apparent when ESS was</w:t>
             </w:r>
             <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> not </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12248,96 +12672,95 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> did not work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0071169F" w14:paraId="35F6A8FF" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0048391A" w14:paraId="35F6A8FF" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="774FD49F" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C9CC9CD" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Changed default LOM setting to ‘Type B’ for most model/gridcode combinations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0071169F" w14:paraId="0B7EA005" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0048391A" w14:paraId="0B7EA005" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52BE0B36" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FC108E2" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="00DE3646">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12375,51 +12798,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II model only.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Changed in order to comply </w:t>
             </w:r>
             <w:r w:rsidR="00A503C6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> AS/NZS 4777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="61C698C9" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="61C698C9" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13CD9219" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="506A77FD" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12683,51 +13106,51 @@
               <w:br/>
               <w:t>This ‘sense’ timeout is set to 60s.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3160D1B1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multigrid only: A delayed relay test in a parallel system will now work correctly. (Previous versions switched off in that case)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="57D923EC" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="57D923EC" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E6A15D3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46D44147" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13130,70 +13553,72 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added NRS097 (South Africa) for Multigrid</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31CE4DBE" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Under the hood improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="34755143" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="34755143" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7689A1F7" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19177878" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bug repair (Strange error codes in remote </w:t>
@@ -13237,95 +13662,95 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1137E524" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supports weak LOM setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="3C65AE03" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="3C65AE03" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="445DFC94" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64AF83F1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction of new 1200VA Compacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="5FF47FFF" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="5FF47FFF" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D16D6D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345FBB40" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13504,51 +13929,51 @@
               </w:rPr>
               <w:t>AS/NZS4777 compliance on a Multigrid 24V model</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59991FB1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Subversion mechanism added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="187F21FB" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="187F21FB" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="563833B3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx413</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4524312B" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13564,77 +13989,70 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Improved LOM detection mechanism for </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>multi phase</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Reduces the chance for a false LOM detection on weak grids.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="667998E5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="667998E5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6047481D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29A667A3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction of AS/NZS 4777 grid code</w:t>
@@ -13691,51 +14109,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PowerAssist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> adjustment for Compact 12/2000/80-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="154635E2" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="154635E2" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A51575D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D917569" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13845,51 +14263,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="779257EB" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction of 500VA models</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="4EE1179A" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="4EE1179A" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="790EE1DA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AFB6C12" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14154,51 +14572,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Therefore this limitation is lifted when </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FeedIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is disabled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="59AED959" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="59AED959" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="293DF7FA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="495EECCA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14212,51 +14630,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Improved stability for </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FeedIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> regulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="3B6336A5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="3B6336A5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D50E9D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F9E6A5D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14270,51 +14688,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Added support for CEI grid code </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>icw</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziehl relay. (certified for the 3000VA models)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="1AB94A54" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="1AB94A54" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68342F02" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34FC3C1D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14366,51 +14784,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Incidental Low bat pre-alarm </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i.c.w</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. dynamic cut-off suppressed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="01F99CB1" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="01F99CB1" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51653F9F" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34469F10" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14429,95 +14847,95 @@
               </w:rPr>
               <w:t>Internal Changes for HUB-1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1450FCA9" w14:textId="77777777" w:rsidR="00E97635" w:rsidRPr="00BB47E4" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A322F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improvement for 48V 8K/10K. (Sine wave shape during higher loads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="0CA57386" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="0CA57386" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FFCD5BE" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A0B0A6" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed from Virtual Switch. (Ignore AC input did not function)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0071169F" w14:paraId="28E5D2F4" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="28E5D2F4" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="424D9D65" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="369BF622" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14569,50 +14987,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Virtual Switch re-introduced again. User can choose between using Virtual Switch or using Assistants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DBE00A5" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bu fix which resulted in overload errors in certain 3–phase HUb2 systems</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D2B804D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRPr="000E1AF3" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Some (basic) settings can be done with the dipswitches again</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -14647,51 +15066,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">xxxx3xx firmware is only available for the new processor.  It supports assistants only and does not support Virtual Switch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>It is advised not to use 3xx firmware anymore but use its successor xxxx4xx since that one supports both assistants and Virtual Switch. (Development on 3xx will cease)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="655211C5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="655211C5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="114EB17D" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12FBCE9F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14787,51 +15206,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Slave will indicate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="3528BF7A" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="3528BF7A" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="316082CE" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E86DFA4" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14865,96 +15284,88 @@
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fan regulation for All Multi/Quattro/Inverter (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>non Compact</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">) models with new </w:t>
+              <w:t>) models with new processor changed to reduce overall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>fan activity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="3505916E" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="3505916E" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77468D8C" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68B13914" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Fixed a bug in </w:t>
@@ -15016,51 +15427,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C9B3DA" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Several self-consumption hubs related algorithm improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="79918E5F" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="79918E5F" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31A8FDA2" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B16ED12" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15074,95 +15485,95 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">New </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PowerAssist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> constants for the 2609 and 2622 models</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="65AAF01D" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="65AAF01D" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="600FD39D" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A3606AD" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added features used by the Hub-2 assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="058E66AC" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="058E66AC" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69CA7D7F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="183D5FBC" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15330,51 +15741,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Slave will indicate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0071169F" w14:paraId="3AC0957A" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="3AC0957A" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D5B4C7" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68851B12" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15431,51 +15842,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) models with new processor changed to reduce overall</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fan activity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0071169F" w14:paraId="49DA5D1F" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="49DA5D1F" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="093343C3" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EBB4C89" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15539,51 +15950,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fixed a bug which prevented forcing charge states by toggling the front switch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0071169F" w14:paraId="7CC2CC9B" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="7CC2CC9B" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59335549" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="215BC85C" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15660,65 +16071,66 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bugfix: a master in a parallel system could, under special circumstances, switch on without the slaves switching on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0071169F" w14:paraId="5E0D9C69" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="5E0D9C69" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58304DF8" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="502C0014" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Added </w:t>
@@ -15828,51 +16240,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AC Input current reported to control panels is now signed: when power is fed back to grid, this is shown on the Color Control GX. The BPP2, VGR2 and VER do not support this, and will show an erroneous value which is too far too high</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>when power is being fed back to grid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0071169F" w14:paraId="22FC20DD" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="22FC20DD" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B3651F1" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DF276AB" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15897,101 +16309,101 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Grid Support assistant can use temperature compensation in the charge profile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0071169F" w14:paraId="2084BB29" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="2084BB29" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D8582C5" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45F69A28" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00D11D5F" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug fixed in the LED handling by the “Grid Converter support” assistant in a Compact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0071169F" w14:paraId="3BFEF75A" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="3BFEF75A" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F0CEA70" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D8A9CA9" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16036,147 +16448,140 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Both writing and reading speed is increased</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065294C" w:rsidRPr="0071169F" w14:paraId="6059F8CF" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="0065294C" w:rsidRPr="0048391A" w14:paraId="6059F8CF" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F6404F2" w14:textId="77777777" w:rsidR="0065294C" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B1E9C2A" w14:textId="77777777" w:rsidR="0065294C" w:rsidRPr="0065294C" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dipswitch configuration support removed, to create space for more assistants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065294C" w:rsidRPr="0071169F" w14:paraId="29294E72" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="0065294C" w:rsidRPr="0048391A" w14:paraId="29294E72" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76AAF948" w14:textId="77777777" w:rsidR="0065294C" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="182A486D" w14:textId="77777777" w:rsidR="0065294C" w:rsidRPr="00D11D5F" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Initial version that includes Assistant functionality. Note that this removes the Virtual </w:t>
-[...6 lines deleted...]
-              <w:t>Switch functionality</w:t>
+              <w:t>Initial version that includes Assistant functionality. Note that this removes the Virtual Switch functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30B344E1" w14:textId="77777777" w:rsidR="00D11D5F" w:rsidRDefault="00D11D5F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="686640EE" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="005B02C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -16269,51 +16674,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>For 48V 8K/10K only.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Sine wave shape during higher loads now correctly improved.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(erroneously, 160 was not different from 159)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="4A00AD64" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="4A00AD64" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74F6DAD1" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Hlk442869208"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D358A1F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
@@ -16392,51 +16797,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Slave will indicate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="6ABF31ED" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="6ABF31ED" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="516F0EBB" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C94FD1E" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16456,95 +16861,95 @@
               <w:t>Fan regulation for All Multi/Quattro/Inverter (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>non Compact</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)  models with new processor changed to reduce overall fan activity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="2A261182" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="2A261182" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43EB3C9F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32816C57" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>For compacts: FAN regulation changed to prevent unnecessary switch on.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="18EE2CF3" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="18EE2CF3" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="117A8225" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23DF77B8" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16626,51 +17031,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1959/2659 model also adapted for the change in xxxx155</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="23AFC4BA" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="23AFC4BA" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="043F1DA7" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04614C10" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16769,51 +17174,51 @@
             </w:r>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(This bug does not have influence on the function of the Multi. Only the reported </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IMains</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> was in error.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="5E0B8374" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="5E0B8374" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08656421" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34BEF93E" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16926,76 +17331,78 @@
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:vertAlign w:val="superscript"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="051A53BF" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Supports changed compact hardware which results in shorter switch to mains times</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="6E17F084" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="6E17F084" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ABED466" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05E75667" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction of new model</w:t>
@@ -17033,101 +17440,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> which resulted in less accuracy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3849463A" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved Input current regulation during charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="59C8C92E" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="59C8C92E" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2772E2CD" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D73AD35" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Code changed to prevent a Multi/Quattro to switch off the moment a remote panel or MK2 is connected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0071169F" w14:paraId="742F1837" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="742F1837" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06DADE87" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15979B57" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -17208,61 +17615,61 @@
         </w:rPr>
         <w:t>Note that this dashboard works only with the Color Control GX, not with VGR2 and VER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6422A0DB" w14:textId="77777777" w:rsidR="00887DE9" w:rsidRPr="00887DE9" w:rsidRDefault="00887DE9" w:rsidP="005B02C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00887DE9" w:rsidRPr="00887DE9" w:rsidSect="0059637D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F9F11FA" w14:textId="77777777" w:rsidR="000F03DC" w:rsidRDefault="000F03DC" w:rsidP="00D11D5F">
+    <w:p w14:paraId="35AC504E" w14:textId="77777777" w:rsidR="00FA17D5" w:rsidRDefault="00FA17D5" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A8A226E" w14:textId="77777777" w:rsidR="000F03DC" w:rsidRDefault="000F03DC" w:rsidP="00D11D5F">
+    <w:p w14:paraId="2075FD4F" w14:textId="77777777" w:rsidR="00FA17D5" w:rsidRDefault="00FA17D5" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17294,61 +17701,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33F6395E" w14:textId="77777777" w:rsidR="000F03DC" w:rsidRDefault="000F03DC" w:rsidP="00D11D5F">
+    <w:p w14:paraId="091E2E8C" w14:textId="77777777" w:rsidR="00FA17D5" w:rsidRDefault="00FA17D5" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D64C087" w14:textId="77777777" w:rsidR="000F03DC" w:rsidRDefault="000F03DC" w:rsidP="00D11D5F">
+    <w:p w14:paraId="3A89D521" w14:textId="77777777" w:rsidR="00FA17D5" w:rsidRDefault="00FA17D5" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AE1903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8346B308"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -18110,50 +18517,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D140D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C3B23306"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36A93C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50B4A204"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18222,51 +18742,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CD46474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7B81998"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18335,51 +18855,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4303051A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEC2931A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18448,51 +18968,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A70036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC04B60C"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18561,51 +19081,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CB157F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8C49C6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18674,51 +19194,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539A0B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AAC87EA"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18760,51 +19280,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF00321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A228CB2"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18873,51 +19393,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD61114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D660E1CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18986,51 +19506,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706A60FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BF65BE6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9FACF48C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -19099,51 +19619,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77861992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B838D1E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19213,363 +19733,374 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1942839288">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="42562385">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1071079232">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1894463034">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="982857577">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="310213502">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1699820251">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="528837816">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="948778008">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="401147617">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1542092402">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="713193946">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="160316720">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1678776423">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2096003322">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="414018875">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="322393195">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2096003322">
-[...2 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="414018875">
+  <w:num w:numId="18" w16cid:durableId="2017227911">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D11D5F"/>
     <w:rsid w:val="000053FB"/>
     <w:rsid w:val="0001621B"/>
     <w:rsid w:val="00030279"/>
     <w:rsid w:val="00030652"/>
     <w:rsid w:val="000326C3"/>
     <w:rsid w:val="00034576"/>
     <w:rsid w:val="00044534"/>
+    <w:rsid w:val="0004644C"/>
     <w:rsid w:val="00051C33"/>
     <w:rsid w:val="0006077B"/>
     <w:rsid w:val="00071F61"/>
     <w:rsid w:val="0007243D"/>
     <w:rsid w:val="00082138"/>
     <w:rsid w:val="00084550"/>
     <w:rsid w:val="00086C38"/>
     <w:rsid w:val="00091402"/>
     <w:rsid w:val="000916F4"/>
     <w:rsid w:val="00091E4E"/>
     <w:rsid w:val="00097767"/>
     <w:rsid w:val="000A322F"/>
     <w:rsid w:val="000A3CC2"/>
     <w:rsid w:val="000A3FAA"/>
     <w:rsid w:val="000B5C63"/>
     <w:rsid w:val="000B74BC"/>
     <w:rsid w:val="000C0326"/>
     <w:rsid w:val="000D0CFF"/>
     <w:rsid w:val="000D0FDB"/>
     <w:rsid w:val="000D556D"/>
     <w:rsid w:val="000E1AF3"/>
     <w:rsid w:val="000E3C94"/>
     <w:rsid w:val="000E4EC8"/>
     <w:rsid w:val="000F03DC"/>
     <w:rsid w:val="000F2779"/>
     <w:rsid w:val="000F7523"/>
     <w:rsid w:val="0011543D"/>
     <w:rsid w:val="00121C48"/>
     <w:rsid w:val="00132147"/>
     <w:rsid w:val="00132180"/>
     <w:rsid w:val="0013479C"/>
     <w:rsid w:val="00135C81"/>
     <w:rsid w:val="001372C8"/>
     <w:rsid w:val="001407BA"/>
     <w:rsid w:val="00143DEA"/>
     <w:rsid w:val="00144E0D"/>
     <w:rsid w:val="00147EA3"/>
     <w:rsid w:val="00156E14"/>
     <w:rsid w:val="00156E31"/>
     <w:rsid w:val="001615B7"/>
     <w:rsid w:val="00165E08"/>
     <w:rsid w:val="00165F9E"/>
     <w:rsid w:val="00167E03"/>
     <w:rsid w:val="00171F3C"/>
     <w:rsid w:val="00183472"/>
     <w:rsid w:val="00190B8E"/>
     <w:rsid w:val="00194FA7"/>
     <w:rsid w:val="001A3114"/>
     <w:rsid w:val="001B6B76"/>
+    <w:rsid w:val="001D406F"/>
     <w:rsid w:val="001D71E4"/>
     <w:rsid w:val="001D7EF9"/>
     <w:rsid w:val="001E4C56"/>
     <w:rsid w:val="001F4E5B"/>
     <w:rsid w:val="001F5239"/>
     <w:rsid w:val="001F67FE"/>
     <w:rsid w:val="001F7F11"/>
     <w:rsid w:val="00204B66"/>
     <w:rsid w:val="002072D0"/>
     <w:rsid w:val="002225C0"/>
     <w:rsid w:val="002228B7"/>
     <w:rsid w:val="002259E3"/>
     <w:rsid w:val="002261CB"/>
     <w:rsid w:val="002265A7"/>
     <w:rsid w:val="00227304"/>
     <w:rsid w:val="002317B4"/>
     <w:rsid w:val="0023218A"/>
     <w:rsid w:val="00235AC4"/>
     <w:rsid w:val="002425CC"/>
     <w:rsid w:val="00252774"/>
     <w:rsid w:val="00254886"/>
     <w:rsid w:val="0026605F"/>
     <w:rsid w:val="002674F7"/>
     <w:rsid w:val="00273A0C"/>
     <w:rsid w:val="00280895"/>
     <w:rsid w:val="00283360"/>
     <w:rsid w:val="002854E6"/>
     <w:rsid w:val="00286424"/>
     <w:rsid w:val="002870D5"/>
     <w:rsid w:val="00291AAF"/>
     <w:rsid w:val="002A498C"/>
     <w:rsid w:val="002C6EEC"/>
     <w:rsid w:val="002D6D50"/>
     <w:rsid w:val="002D7743"/>
     <w:rsid w:val="002D78D1"/>
     <w:rsid w:val="002E136C"/>
     <w:rsid w:val="002E218C"/>
+    <w:rsid w:val="002E6AB9"/>
     <w:rsid w:val="002E724B"/>
     <w:rsid w:val="002E7AB9"/>
     <w:rsid w:val="002F35C5"/>
     <w:rsid w:val="002F611D"/>
     <w:rsid w:val="00300FB9"/>
     <w:rsid w:val="00303D00"/>
     <w:rsid w:val="00307BF7"/>
     <w:rsid w:val="00311451"/>
     <w:rsid w:val="00345B61"/>
     <w:rsid w:val="00364D09"/>
     <w:rsid w:val="00370512"/>
     <w:rsid w:val="00371169"/>
     <w:rsid w:val="00376C14"/>
     <w:rsid w:val="0038529F"/>
     <w:rsid w:val="003862BF"/>
     <w:rsid w:val="003867B3"/>
     <w:rsid w:val="003B247C"/>
     <w:rsid w:val="003B4F94"/>
     <w:rsid w:val="003C0956"/>
     <w:rsid w:val="003E3F45"/>
     <w:rsid w:val="003E4007"/>
     <w:rsid w:val="003E7C7C"/>
     <w:rsid w:val="003F156B"/>
     <w:rsid w:val="003F697F"/>
     <w:rsid w:val="00404FCF"/>
     <w:rsid w:val="004062D9"/>
     <w:rsid w:val="00411FAF"/>
     <w:rsid w:val="00416B10"/>
     <w:rsid w:val="004267A2"/>
     <w:rsid w:val="00436757"/>
     <w:rsid w:val="004374CD"/>
     <w:rsid w:val="0044122F"/>
     <w:rsid w:val="004426F1"/>
     <w:rsid w:val="0044675B"/>
     <w:rsid w:val="0045073B"/>
     <w:rsid w:val="004576E2"/>
     <w:rsid w:val="00460A76"/>
     <w:rsid w:val="00462C5B"/>
     <w:rsid w:val="00467FBE"/>
     <w:rsid w:val="0047367C"/>
     <w:rsid w:val="0048062C"/>
     <w:rsid w:val="00482F92"/>
+    <w:rsid w:val="0048391A"/>
     <w:rsid w:val="004853A2"/>
     <w:rsid w:val="004870E0"/>
     <w:rsid w:val="00493E98"/>
     <w:rsid w:val="004A2297"/>
     <w:rsid w:val="004A3CE2"/>
     <w:rsid w:val="004A6B58"/>
     <w:rsid w:val="004B244D"/>
     <w:rsid w:val="004C68FD"/>
     <w:rsid w:val="004C6E26"/>
     <w:rsid w:val="004D0FF0"/>
     <w:rsid w:val="004E07DA"/>
     <w:rsid w:val="004E1DFA"/>
     <w:rsid w:val="004F0476"/>
     <w:rsid w:val="004F0ACC"/>
     <w:rsid w:val="00500102"/>
     <w:rsid w:val="0050472F"/>
     <w:rsid w:val="005060F9"/>
     <w:rsid w:val="00534CA4"/>
     <w:rsid w:val="00536432"/>
     <w:rsid w:val="00537CAC"/>
     <w:rsid w:val="005456CF"/>
     <w:rsid w:val="00546052"/>
     <w:rsid w:val="00546EFB"/>
     <w:rsid w:val="0055252E"/>
     <w:rsid w:val="00552D25"/>
     <w:rsid w:val="0055621B"/>
     <w:rsid w:val="0056065F"/>
     <w:rsid w:val="00560F58"/>
     <w:rsid w:val="0056636D"/>
     <w:rsid w:val="0057179F"/>
+    <w:rsid w:val="005758CB"/>
     <w:rsid w:val="00575EBE"/>
     <w:rsid w:val="0057746A"/>
     <w:rsid w:val="0058439E"/>
     <w:rsid w:val="00586A7D"/>
     <w:rsid w:val="00592905"/>
     <w:rsid w:val="005930C0"/>
     <w:rsid w:val="0059637D"/>
     <w:rsid w:val="005A0AEA"/>
     <w:rsid w:val="005A5F2F"/>
     <w:rsid w:val="005B02C5"/>
     <w:rsid w:val="005B1F86"/>
+    <w:rsid w:val="005B2820"/>
     <w:rsid w:val="005C2A8B"/>
     <w:rsid w:val="005C5450"/>
     <w:rsid w:val="005C6B5A"/>
     <w:rsid w:val="005D7341"/>
     <w:rsid w:val="005E10AD"/>
     <w:rsid w:val="005F1086"/>
     <w:rsid w:val="005F3F5E"/>
     <w:rsid w:val="006044D7"/>
     <w:rsid w:val="00605541"/>
     <w:rsid w:val="00611619"/>
     <w:rsid w:val="00613874"/>
     <w:rsid w:val="00632ED7"/>
     <w:rsid w:val="0065246C"/>
     <w:rsid w:val="0065294C"/>
     <w:rsid w:val="00664A3E"/>
     <w:rsid w:val="00666F58"/>
     <w:rsid w:val="0067079C"/>
     <w:rsid w:val="00673D37"/>
     <w:rsid w:val="006756DA"/>
     <w:rsid w:val="006825AB"/>
     <w:rsid w:val="00682984"/>
     <w:rsid w:val="00683D0D"/>
     <w:rsid w:val="006A354E"/>
     <w:rsid w:val="006A522A"/>
     <w:rsid w:val="006A6E3E"/>
     <w:rsid w:val="006B7354"/>
     <w:rsid w:val="006C00A9"/>
     <w:rsid w:val="006D4201"/>
     <w:rsid w:val="006D5BA1"/>
+    <w:rsid w:val="006D5BD2"/>
     <w:rsid w:val="006D6201"/>
     <w:rsid w:val="006D65B0"/>
     <w:rsid w:val="006D7463"/>
     <w:rsid w:val="006F3288"/>
     <w:rsid w:val="00700555"/>
     <w:rsid w:val="007024D8"/>
     <w:rsid w:val="0071169F"/>
     <w:rsid w:val="00713943"/>
     <w:rsid w:val="007310A2"/>
     <w:rsid w:val="0073786D"/>
     <w:rsid w:val="00737E88"/>
     <w:rsid w:val="00750E79"/>
     <w:rsid w:val="00754D8C"/>
     <w:rsid w:val="00765A86"/>
     <w:rsid w:val="007706C8"/>
     <w:rsid w:val="00784896"/>
     <w:rsid w:val="007965B8"/>
     <w:rsid w:val="007A483E"/>
     <w:rsid w:val="007B1AD1"/>
     <w:rsid w:val="007B3E04"/>
     <w:rsid w:val="007D0BF7"/>
     <w:rsid w:val="007D4FC0"/>
     <w:rsid w:val="007D6495"/>
     <w:rsid w:val="007D73A8"/>
     <w:rsid w:val="007E3130"/>
     <w:rsid w:val="007F05FA"/>
     <w:rsid w:val="007F0EAB"/>
     <w:rsid w:val="007F347C"/>
     <w:rsid w:val="00801C0C"/>
     <w:rsid w:val="00810251"/>
     <w:rsid w:val="008113E9"/>
     <w:rsid w:val="00813983"/>
     <w:rsid w:val="008226C3"/>
+    <w:rsid w:val="008254D5"/>
     <w:rsid w:val="008258F8"/>
     <w:rsid w:val="008322F5"/>
     <w:rsid w:val="008334C0"/>
     <w:rsid w:val="00851E43"/>
     <w:rsid w:val="008575AD"/>
     <w:rsid w:val="00860379"/>
     <w:rsid w:val="00862A4F"/>
     <w:rsid w:val="008652A7"/>
     <w:rsid w:val="008654EE"/>
     <w:rsid w:val="008874F6"/>
     <w:rsid w:val="00887DE9"/>
     <w:rsid w:val="00890A33"/>
     <w:rsid w:val="0089668E"/>
     <w:rsid w:val="008A2720"/>
     <w:rsid w:val="008B4BD9"/>
     <w:rsid w:val="008B6DED"/>
     <w:rsid w:val="008C172F"/>
     <w:rsid w:val="008C2408"/>
     <w:rsid w:val="008C38F2"/>
     <w:rsid w:val="008D45CE"/>
     <w:rsid w:val="008D4F96"/>
     <w:rsid w:val="00905216"/>
     <w:rsid w:val="009069F6"/>
     <w:rsid w:val="0091384E"/>
     <w:rsid w:val="00915342"/>
@@ -19695,81 +20226,84 @@
     <w:rsid w:val="00DB0B5C"/>
     <w:rsid w:val="00DB187F"/>
     <w:rsid w:val="00DB7174"/>
     <w:rsid w:val="00DC44B4"/>
     <w:rsid w:val="00DC6298"/>
     <w:rsid w:val="00DC62A0"/>
     <w:rsid w:val="00DD5482"/>
     <w:rsid w:val="00DD6496"/>
     <w:rsid w:val="00DE3646"/>
     <w:rsid w:val="00DE571A"/>
     <w:rsid w:val="00DE6E9E"/>
     <w:rsid w:val="00DF3F46"/>
     <w:rsid w:val="00E1692D"/>
     <w:rsid w:val="00E225DD"/>
     <w:rsid w:val="00E279C7"/>
     <w:rsid w:val="00E31445"/>
     <w:rsid w:val="00E41EB2"/>
     <w:rsid w:val="00E51064"/>
     <w:rsid w:val="00E53821"/>
     <w:rsid w:val="00E671BE"/>
     <w:rsid w:val="00E767D7"/>
     <w:rsid w:val="00E77DC7"/>
     <w:rsid w:val="00E834D3"/>
     <w:rsid w:val="00E83F01"/>
     <w:rsid w:val="00E83F2D"/>
+    <w:rsid w:val="00E95A82"/>
     <w:rsid w:val="00E97635"/>
     <w:rsid w:val="00EA2314"/>
     <w:rsid w:val="00EA76C1"/>
     <w:rsid w:val="00EB05AA"/>
     <w:rsid w:val="00EB3F01"/>
     <w:rsid w:val="00EC47E8"/>
     <w:rsid w:val="00ED25B9"/>
     <w:rsid w:val="00ED36AD"/>
     <w:rsid w:val="00ED717C"/>
     <w:rsid w:val="00EE3F03"/>
     <w:rsid w:val="00EE697E"/>
     <w:rsid w:val="00EF43C4"/>
     <w:rsid w:val="00F04B10"/>
     <w:rsid w:val="00F111C9"/>
+    <w:rsid w:val="00F12E84"/>
     <w:rsid w:val="00F22921"/>
     <w:rsid w:val="00F23214"/>
     <w:rsid w:val="00F30384"/>
     <w:rsid w:val="00F513E3"/>
     <w:rsid w:val="00F52229"/>
     <w:rsid w:val="00F52F3F"/>
     <w:rsid w:val="00F56A23"/>
     <w:rsid w:val="00F56B8C"/>
     <w:rsid w:val="00F62E70"/>
     <w:rsid w:val="00F634A1"/>
     <w:rsid w:val="00F66B45"/>
     <w:rsid w:val="00F71DF0"/>
     <w:rsid w:val="00F7557E"/>
     <w:rsid w:val="00F84163"/>
     <w:rsid w:val="00F86037"/>
     <w:rsid w:val="00F91F7F"/>
     <w:rsid w:val="00F95109"/>
+    <w:rsid w:val="00FA17D5"/>
     <w:rsid w:val="00FA6CB1"/>
     <w:rsid w:val="00FB0A14"/>
     <w:rsid w:val="00FB3495"/>
     <w:rsid w:val="00FD0D54"/>
     <w:rsid w:val="00FD3FFE"/>
     <w:rsid w:val="00FD6F6E"/>
     <w:rsid w:val="00FF5177"/>
     <w:rsid w:val="00FF63D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -20235,51 +20769,50 @@
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D11D5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
@@ -20594,51 +21127,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1295595681">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.victronenergy.com/upload/documents/manual-VE.Bus-firmware-versions-explained-EN.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ve3.nl/vebus-pr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ve3.nl/vebus-ext-transferswitch-manual" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ve3.nl/vebus-ext-transferswitch-manual" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.victronenergy.com/upload/documents/manual-VE.Bus-firmware-versions-explained-EN.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ve3.nl/vebus-pr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ve3.nl/vebus-ext-transferswitch-manual" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ve3.nl/vebus-ext-transferswitch-manual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -20900,67 +21433,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622B46D6-8B05-4C12-857B-0E15039BF2AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>31041</Characters>
+  <Pages>15</Pages>
+  <Words>5543</Words>
+  <Characters>31601</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>258</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>263</Lines>
+  <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36414</CharactersWithSpaces>
+  <CharactersWithSpaces>37070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Peter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>