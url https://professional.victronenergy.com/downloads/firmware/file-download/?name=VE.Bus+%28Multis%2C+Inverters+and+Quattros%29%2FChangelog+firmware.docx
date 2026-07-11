--- v1 (2026-05-21)
+++ v2 (2026-07-11)
@@ -514,75 +514,51 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AD87DC1" w14:textId="77777777" w:rsidR="00F12E84" w:rsidRPr="0048391A" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="083A9256" w14:textId="5E054503" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="0048391A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> again.</w:t>
+              <w:t>Made current sensor rating setting available in slaves again.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(This setting was made “invisible” in revision 559 but that result</w:t>
             </w:r>
             <w:r w:rsidR="00F12E84">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in issues</w:t>
             </w:r>
             <w:r w:rsidR="00F12E84">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -787,51 +763,51 @@
               </w:rPr>
               <w:t xml:space="preserve">just </w:t>
             </w:r>
             <w:r w:rsidR="0048391A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>be set to 100A anymore but</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> must be set to the correct value matching the external sensor used! The manual will be updated for this.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DDBF735" w14:textId="3107599B" w:rsidR="00F12E84" w:rsidRPr="0048391A" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="01067F34" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="01067F34" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0089F010" w14:textId="17E7D8EA" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16075FAA" w14:textId="75F71492" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
@@ -848,79 +824,60 @@
           <w:p w14:paraId="33EDAF69" w14:textId="6041932C" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Follow up on xxxx560.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Solves a remaining spurious error issue on the 8K models.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="406F20E4" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
-[...23 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="46CB519B" w14:textId="49251B0B" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="19142121" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="19142121" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20283AF7" w14:textId="32BC45C5" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx561</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2461FD44" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
@@ -952,51 +909,51 @@
               <w:t>First release including microgrid</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10AD83AA" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="426ADFAF" w14:textId="274B14E7" w:rsidR="005B2820" w:rsidRPr="0071169F" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Firmware is released only for models with suitable hardware to support Microgrid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="49B2642C" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="49B2642C" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56540260" w14:textId="2A1D0260" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7871F96F" w14:textId="7DD86B4D" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
@@ -1009,113 +966,119 @@
               </w:rPr>
               <w:t>March 18, 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="213CBEB2" w14:textId="5727B031" w:rsidR="005B2820" w:rsidRPr="00097767" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>This firmware addresses an issue which result</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097767">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in spurious errors occurring on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097767">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>This firmware addresses an issue which result</w:t>
-[...5 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>some 48V models in the SN range HQ2518 up to including HQ2611.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in spurious errors occurring on some 48V models in the SN range HQ2518 up to including HQ2611.</w:t>
-            </w:r>
+              <w:t>The errors in question occur especially on systems using either Australian grid code or on systems with disabled GND relay.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="326C6CA9" w14:textId="3D804B60" w:rsidR="005B2820" w:rsidRPr="00097767" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The errors in question occur especially on systems using either Australian grid code or on systems with disabled GND relay.</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t>The firmware is not released for all models since not all models suffer from this issue.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FEBF211" w14:textId="04917081" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The firmware is not released for all models since not all models suffer from this issue.</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>If firmware for your model is not present then you can safely assume that your model does not exhibit this erroneous behavior.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="13D6CA2D" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="13D6CA2D" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41F2CF7B" w14:textId="0ECF3949" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2292A49F" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
@@ -1172,51 +1135,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B0E6F76" w14:textId="2CCE815C" w:rsidR="005B2820" w:rsidRPr="00EE697E" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models yet. Use 558, 557 or 556 when model is not available in 559</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="540AE4F5" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="540AE4F5" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE15A4C" w14:textId="192D93A7" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx558</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51044C00" w14:textId="1651EBB4" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
@@ -1351,51 +1314,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE47936" w14:textId="79553791" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models yet. Use 557 or 556 when model is not available in 558</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="37B13884" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="37B13884" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="336080BF" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx557</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44E92EBF" w14:textId="25B1E5E1" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
@@ -1459,51 +1422,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40B34029" w14:textId="75A1346F" w:rsidR="005B2820" w:rsidRPr="00F71DF0" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models. Just use 556 if model is not available in 557</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="52DAA477" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="52DAA477" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6467D267" w14:textId="78AA1251" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx556</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -1593,51 +1556,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Update advice:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Whether this instability occurs is highly dependent on the installation and not easy to predict. Some models are more prone to this than others.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>There is no urgency in replacing 555 with 556 when system is running well.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="34F6BF5B" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="34F6BF5B" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A5B5FA8" w14:textId="4F87CCE2" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx555</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -1803,51 +1766,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D2541F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> requirement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Battery charging of the system is limited to 4.2kW when the AUX2 input of the L1 phase master is “closed”.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="711F1FAA" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="711F1FAA" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6193F809" w14:textId="4906C11C" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="510669BE" w14:textId="73441D80" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
@@ -1891,122 +1854,128 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> gridcode: Default value for reactive power curve filter time is 1s instead of 3.3s for devices&gt;5K</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049F5F7E" w14:textId="29EAF1B0" w:rsidR="005B2820" w:rsidRPr="00BB3840" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Several “under the hood changes”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="3B41F582" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="3B41F582" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A92A722" w14:textId="51BFB5EE" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26F28459" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Released only for a few models:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6722C08E" w14:textId="1C083A40" w:rsidR="005B2820" w:rsidRPr="00BB3840" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3840">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Added the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB3840">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ParallelCompatiblityID</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BB3840">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> mechanism which is used to check whether certain models can run in parallel/3 phase.</w:t>
+              <w:t xml:space="preserve"> mechanism which is used to check whether </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB3840">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>certain models can run in parallel/3 phase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="21DB9FA5" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="21DB9FA5" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ED2DAF3" w14:textId="2166C5EA" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx552</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>s99</w:t>
             </w:r>
           </w:p>
@@ -2189,51 +2158,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">For the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>non affected</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> models (mostly 230V) there is no functional difference with 551. Only the version number is different</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="5407D7CB" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="5407D7CB" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FBABA0E" w14:textId="293F2F4B" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="687E0607" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
@@ -2343,51 +2312,51 @@
               <w:t>Some under the hood improvements.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18552A08" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79808F56" w14:textId="57254310" w:rsidR="005B2820" w:rsidRPr="00A96AD8" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96AD8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>This release is available for 230V only. The files for 120V were available for download shortly, but unfortunately they have an issue with the ground relay. We’re looking into the issue, and once found, fixed and verified will release that as v552 or a later version number.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0048391A" w14:paraId="6A17CB47" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="6A17CB47" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="620BF036" w14:textId="0E5A39C4" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="141CAACC" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
@@ -2535,51 +2504,51 @@
     </w:p>
     <w:p w14:paraId="3C90A5C3" w14:textId="77777777" w:rsidR="0001621B" w:rsidRDefault="0001621B" w:rsidP="0001621B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxx450 and up</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D5609B" w:rsidRPr="0048391A" w14:paraId="6F35ADC3" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="00D5609B" w:rsidRPr="0086137C" w14:paraId="6F35ADC3" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BD4261D" w14:textId="2BF1169F" w:rsidR="00D5609B" w:rsidRDefault="00D5609B" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -2704,51 +2673,51 @@
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PowerAssist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is now also available on the 500VA 230Vac products.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023218A" w:rsidRPr="0048391A" w14:paraId="1695A641" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="0023218A" w:rsidRPr="0086137C" w14:paraId="1695A641" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36CBFA1B" w14:textId="7454C647" w:rsidR="0023218A" w:rsidRDefault="00371169" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk154659399"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="0023218A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx509</w:t>
@@ -2910,51 +2879,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ut it might also go unnoticed in some situations.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>To prevent this issue, it is advised to update your Quattro-II systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="6"/>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="2A4A623A" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="2A4A623A" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7277213D" w14:textId="06E208AD" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
@@ -3462,51 +3431,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>On the other hand, there is no harm in installing this firmware version in units which do not exhibit this error. This firmware can be safely installed on all units.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7F13C3CF" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7F13C3CF" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="231004D7" w14:textId="403C3FC6" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -3813,51 +3782,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED25B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: remote updates to revision 505 (via VRM) require Venus OS version v3.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="4139D913" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="4139D913" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19A358E1" w14:textId="28F37974" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4477,51 +4446,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6780975D" w14:textId="7B5B106B" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Some minor changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="29911051" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="29911051" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66C13514" w14:textId="72FB9743" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4624,51 +4593,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(a default value is changed for Austria and the P(</w:t>
             </w:r>
             <w:r w:rsidRPr="002425CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) curve is changed for UK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="0A33C330" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="0A33C330" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="375E85BC" w14:textId="611F9633" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4897,51 +4866,51 @@
             <w:r w:rsidRPr="00683D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>Amendment</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00683D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7EA7E624" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7EA7E624" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C331FBC" w14:textId="7E531374" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx497</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -5126,51 +5095,51 @@
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">It could not be switched on </w:t>
             </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">anymore </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>neither locally nor remote. The low battery LED will be on when the unit is switched on even if the battery voltage is OK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="701560DA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="701560DA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="1378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F55702B" w14:textId="7D8C0112" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx496</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -5292,51 +5261,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>still start based on internal temperature sensor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000A3CC2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="65088AF5" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="65088AF5" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="1378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A9A2CCD" w14:textId="5605C94E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -5543,51 +5512,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BMS.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CB2981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Some LED flashes and relay clicks while devices switched off)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7FF747B6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7FF747B6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29EF8E2A" w14:textId="622E7AB8" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx494</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B39FE33" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -5688,51 +5657,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> When using a </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BMS, the repeated Absorption mechanism is now available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="403C0633" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="403C0633" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A66BD43" w14:textId="27166407" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E3515A0" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
@@ -5809,51 +5778,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Removed support for external current sensor from </w:t>
             </w:r>
             <w:r w:rsidRPr="00810251">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Quattro-II models</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="626AF419" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="626AF419" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19F98C58" w14:textId="5C4EBEA7" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="212F9034" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -6135,51 +6104,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">unit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s still possible).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1B6B1552" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1B6B1552" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D20FEC7" w14:textId="33124B4C" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx491</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB37B6C" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -6363,51 +6332,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">loading </w:t>
             </w:r>
             <w:r w:rsidRPr="00C726AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>assistants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="00F2678B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="00F2678B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A028F6E" w14:textId="2821E40F" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="616F6FED" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -6453,51 +6422,51 @@
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>UPS function was accidently disabled when “Other:  AC Neutral path externally joined” was selected (since the introduction of this gridcode)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>This is corrected so now the UPS function is disabled for all Gridcodes except “None”, “Other” and “Other:  AC Neutral path externally joined”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7F5E8F8B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7F5E8F8B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="490DB9B8" w14:textId="4A838B40" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx489</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62FC5815" w14:textId="1BF08F66" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7489,51 +7458,51 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> BMS functionality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> are updated and will </w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>work with both old firmware &amp; new firmware.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1B7CA534" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1B7CA534" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26BE84E8" w14:textId="48482387" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE822C4" w14:textId="7A16D38D" w:rsidR="00086C38" w:rsidRPr="001E4C56" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
@@ -7709,51 +7678,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Improved gridcode TOR </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Erzeuger</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="0643842B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="0643842B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50355312" w14:textId="66232EC9" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D0F9566" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7794,51 +7763,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>For some older non-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II models, the AC out 2 relay delay was a few seconds instead of 2 minutes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="486E795C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="486E795C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06773030" w14:textId="53BB2FFF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF8FCCD" w14:textId="1E1787F0" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7909,51 +7878,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">The latest </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VEConfigure</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3  version has to be used for this. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="15FF50AC" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="15FF50AC" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="607D6EA9" w14:textId="113576D1" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="xxxx484"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx484</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08D9C537" w14:textId="65711134" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
@@ -8047,51 +8016,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> error codes do now also trigger this condition)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="7ECB043D" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7ECB043D" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="319527F6" w14:textId="2D25A229" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx483</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="578C64F7" w14:textId="2DD5B3CA" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8159,51 +8128,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2x120V devices can now be used in more complex </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="18401651" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="18401651" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B58251C" w14:textId="0B5DC6BF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="358B1DC7" w14:textId="541652B3" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8255,51 +8224,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1F9452FA" w14:textId="20B5D901" w:rsidR="00086C38" w:rsidRPr="002D7743" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved BF failure detection mechanism.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="08DA5E9F" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="08DA5E9F" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3D30CF" w14:textId="359163EF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27B546D6" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
@@ -8331,51 +8300,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="528664EB" w14:textId="60A4E984" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>False overloads proved still to be possible. A cause for this has been found and a solution is implemented to prevent this.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1F7697F2" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1F7697F2" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DBD5E9F" w14:textId="335E78BE" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C6C1AD9" w14:textId="674DEB72" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8406,51 +8375,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="34E3BA80" w14:textId="687211BA" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">UMains range changed for all US models to 90-140Vac (was 94-143Vac) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="39C3FD00" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="39C3FD00" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60492629" w14:textId="6865FB51" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21AC895C" w14:textId="024F0C19" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8535,51 +8504,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(if while charging the P(</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3130">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)  is triggered by a changing frequency the charge power was set to 0 Watt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="4ED13F5B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="4ED13F5B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="393DF264" w14:textId="68ABA19E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33CA9F3E" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00B8578A" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8675,51 +8644,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1888AFE9" w14:textId="7000129A" w:rsidR="00086C38" w:rsidRPr="00B8578A" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Solved: Spurious switch off due to overload.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="647253B6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="647253B6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BF0D44E" w14:textId="26DACFEC" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42908AC9" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8782,51 +8751,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="_Hlk51670466"/>
             <w:r w:rsidRPr="00536432">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other:  AC Neutral path externally joined (not compliant)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="00536432">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="493870F1" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="493870F1" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F21971C" w14:textId="11511F5E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF9B5C3" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8843,51 +8812,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="16AEC140" w14:textId="0CDB479C" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002259E3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added support for “Northern Ireland: G99/NI April 2019”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="5FB5C76B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="5FB5C76B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C430F38" w14:textId="209B9784" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Hlk48297335"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx475</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="113207EA" w14:textId="0CE480A9" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
@@ -8998,51 +8967,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in an </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>EasySolar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="60FD93AA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="60FD93AA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1ACCEF" w14:textId="630FBC06" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D30A77" w14:textId="146F5D5A" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9251,51 +9220,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2234DC8B" w14:textId="395E47B5" w:rsidR="00086C38" w:rsidRPr="00D708AD" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>This special state is now automatically cleared when the remote panel is removed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="0CAD6E29" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="0CAD6E29" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B726799" w14:textId="448B655A" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15454981" w14:textId="50D76B71" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9410,51 +9379,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Cosϕ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> function for the grid codes:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Europe, Belgium and Austria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="300445C6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="300445C6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D2550E3" w14:textId="47FEE9D5" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E219E46" w14:textId="512C6B81" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9577,51 +9546,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Removed a bug from AS/NZS 4777 gridcode implementation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>The P(f) curve was not according to the grid code standard.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(Bug was introduced in f/w xxxx467)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="2A917FA0" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="2A917FA0" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD16F20" w14:textId="1E0CA2F6" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44983C79" w14:textId="620ACD55" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9786,51 +9755,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007B3E04">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1600VA max temperature </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007B3E04">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>mprovement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="5DB82CCA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="5DB82CCA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17D09734" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx468</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355ED3A8" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
@@ -9884,51 +9853,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FeedIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> would not start  under special circumstances depending on the use of the P(U) function and the voltage during startup)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="00EDC844" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="00EDC844" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D9B2735" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DE3D300" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10109,51 +10078,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i.e. s</w:t>
             </w:r>
             <w:r w:rsidRPr="00252774">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>witching the unit off resets the controller, even if AC input is available</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00252774">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="56212293" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="56212293" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D289997" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="178AF970" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10218,51 +10187,51 @@
               </w:rPr>
               <w:t>New gridcode for France (VFR 2019)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3779C902" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="601"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Two special gridcodes added for AS/NZS4777. These should be used in systems where the Neutral In and Out are externally tied together.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1799C51A" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1799C51A" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50383ADE" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A57A3B7" w14:textId="06F7CEF1" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10275,51 +10244,51 @@
               </w:rPr>
               <w:t>September 19, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18372BD8" w14:textId="17DC528D" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added Q(U) and P(U) functionality for AS/NZS4777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="38C3F6A1" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="38C3F6A1" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012B42CD" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9B900E" w14:textId="521CD6EC" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10515,51 +10484,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Fix some ESS systems with lithium batteries not feeding back, which in certain situations happened when the system was (re)started while battery voltage was low or lithium system disconnected. In such situation, the Battery voltage was required to go above 14V / 28V / 56V for relay test to start and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>feedin</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> to be re-enabled. Now, in such situation, the inverter/charger will also perform the relay test (and enable feed-in) when SOC above 20% rather than waiting for such high voltage that some batteries never reach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="3F19216D" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="3F19216D" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50D962BE" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30111691" w14:textId="5B2B9C53" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10608,51 +10577,51 @@
           </w:p>
           <w:p w14:paraId="319869A1" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="001B6B76" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>“Ignore assistants by pushing button during startup”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>functionality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="50B93DEB" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="50B93DEB" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42242791" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FBAB1F7" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10709,51 +10678,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="001B6B76">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>spontaneous E24 error</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001B6B76">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> when an external current sensor is used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="6DAF843C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="6DAF843C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D893C9B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2975906D" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10787,51 +10756,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II only. Bug removed: Units did not switch to grid.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(n.b. the 2626 model was ok but is nevertheless also updated to revision 461)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="13333053" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="13333053" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0170DD40" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F3DD9D9" w14:textId="2E4151A2" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -11055,51 +11024,51 @@
               </w:rPr>
               <w:t>Temperature compensation for charging is now adjustable between 0 - 30mV/°C (12V model)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B40E237" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A lot of under the hood changes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="5B3900A5" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="5B3900A5" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DD1998D" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16894342" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
@@ -11157,51 +11126,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4316124A" w14:textId="50F135B6" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduced new model Compact 1600 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="779A1BD8" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="779A1BD8" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67498F2B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C06558B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11244,51 +11213,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">(required for external current sensors with </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="1A3EEF82" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1A3EEF82" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E2B225B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07D1E4B0" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11561,51 +11530,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> supported by all gridcodes. This </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IPLog</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> contains info about the reason the grid is rejected. The Log stores the 5 last ‘rejections’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="2341B0E4" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="2341B0E4" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F89A12" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A3B6295" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11619,51 +11588,51 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">-II only: </w:t>
             </w:r>
             <w:r w:rsidRPr="009966F9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed. When the unit is in AES it will not switch to grid when grid is connected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="17A3B66B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="17A3B66B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A2BEE9A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="726D4044" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11874,51 +11843,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> the power is automatically reduced when the internal temperature rises.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CEA8189" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00C22D59" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Furthermore, when connected to grid, the unit switches to bypass before it gets too hot. This will prevent switching off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0048391A" w14:paraId="2606259C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="2606259C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DCA8691" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D996162" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -12003,51 +11972,51 @@
     </w:p>
     <w:p w14:paraId="5603FE08" w14:textId="77777777" w:rsidR="0001621B" w:rsidRPr="008258F8" w:rsidRDefault="0001621B" w:rsidP="0001621B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>below xxxx450</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20F29" w:rsidRPr="0048391A" w14:paraId="38027B25" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00B20F29" w:rsidRPr="0086137C" w14:paraId="38027B25" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="723549AD" w14:textId="77777777" w:rsidR="00B20F29" w:rsidRDefault="00B20F29" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01586AB6" w14:textId="77777777" w:rsidR="00B20F29" w:rsidRDefault="00B20F29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12066,51 +12035,51 @@
               </w:rPr>
               <w:t>Bug removed which resulted in an error when gridcode “</w:t>
             </w:r>
             <w:r w:rsidRPr="00B20F29">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VDE-AR-N 4105:2011-08, external NS protection</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">” is selected. Up till now this error has been seen on Multi Compacts only but it cannot be ruled out that other units display the same error. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>When a Multi/Quattro does not display this behavior, there is no need to update it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009966F9" w:rsidRPr="0048391A" w14:paraId="4AFE5091" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="009966F9" w:rsidRPr="0086137C" w14:paraId="4AFE5091" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="523B08AB" w14:textId="77777777" w:rsidR="009966F9" w:rsidRDefault="009966F9" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DC85F57" w14:textId="77777777" w:rsidR="009966F9" w:rsidRDefault="009966F9">
             <w:pPr>
@@ -12145,51 +12114,51 @@
               </w:rPr>
               <w:t>MultiGrid</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> only:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="009966F9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed. When the unit is in AES it will not switch to grid when grid is connected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411FAF" w:rsidRPr="0048391A" w14:paraId="5D082805" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00411FAF" w:rsidRPr="0086137C" w14:paraId="5D082805" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19659ADA" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRDefault="00411FAF" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69F25E4E" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRDefault="00411FAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12208,51 +12177,51 @@
               </w:rPr>
               <w:t>Added automatic power reduction when internal temperature rises. (Same as in 452)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1218D09F" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRPr="00411FAF" w:rsidRDefault="00411FAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added SOC low shut-down functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE571A" w:rsidRPr="0048391A" w14:paraId="60254527" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00DE571A" w:rsidRPr="0086137C" w14:paraId="60254527" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF433DE" w14:textId="77777777" w:rsidR="00DE571A" w:rsidRDefault="00DE571A" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F767C46" w14:textId="77777777" w:rsidR="00DE571A" w:rsidRDefault="00DE571A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12672,95 +12641,95 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> did not work</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0048391A" w14:paraId="35F6A8FF" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0086137C" w14:paraId="35F6A8FF" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="774FD49F" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C9CC9CD" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Changed default LOM setting to ‘Type B’ for most model/gridcode combinations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0048391A" w14:paraId="0B7EA005" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0086137C" w14:paraId="0B7EA005" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52BE0B36" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FC108E2" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="00DE3646">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12798,51 +12767,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-II model only.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Changed in order to comply </w:t>
             </w:r>
             <w:r w:rsidR="00A503C6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> AS/NZS 4777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="61C698C9" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="61C698C9" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13CD9219" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="506A77FD" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13106,51 +13075,51 @@
               <w:br/>
               <w:t>This ‘sense’ timeout is set to 60s.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3160D1B1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multigrid only: A delayed relay test in a parallel system will now work correctly. (Previous versions switched off in that case)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="57D923EC" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="57D923EC" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E6A15D3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46D44147" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13559,51 +13528,51 @@
               <w:t>Added NRS097 (South Africa) for Multigrid</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31CE4DBE" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Under the hood improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="34755143" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="34755143" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7689A1F7" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19177878" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
@@ -13662,95 +13631,95 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1137E524" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supports weak LOM setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="3C65AE03" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="3C65AE03" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="445DFC94" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64AF83F1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction of new 1200VA Compacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="5FF47FFF" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="5FF47FFF" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D16D6D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345FBB40" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13929,51 +13898,51 @@
               </w:rPr>
               <w:t>AS/NZS4777 compliance on a Multigrid 24V model</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59991FB1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Subversion mechanism added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="187F21FB" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="187F21FB" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="563833B3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx413</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4524312B" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13994,51 +13963,51 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>multi phase</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Reduces the chance for a false LOM detection on weak grids.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="667998E5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="667998E5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6047481D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29A667A3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14109,51 +14078,51 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PowerAssist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> adjustment for Compact 12/2000/80-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="154635E2" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="154635E2" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A51575D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D917569" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14263,51 +14232,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="779257EB" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction of 500VA models</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="4EE1179A" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="4EE1179A" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="790EE1DA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AFB6C12" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14572,51 +14541,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Therefore this limitation is lifted when </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FeedIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> is disabled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="59AED959" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="59AED959" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="293DF7FA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="495EECCA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14630,51 +14599,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Improved stability for </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>FeedIn</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> regulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="3B6336A5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="3B6336A5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D50E9D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F9E6A5D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14688,51 +14657,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Added support for CEI grid code </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>icw</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ziehl relay. (certified for the 3000VA models)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="1AB94A54" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="1AB94A54" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68342F02" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34FC3C1D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14784,51 +14753,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Incidental Low bat pre-alarm </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i.c.w</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>. dynamic cut-off suppressed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="01F99CB1" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="01F99CB1" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51653F9F" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34469F10" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14847,95 +14816,95 @@
               </w:rPr>
               <w:t>Internal Changes for HUB-1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1450FCA9" w14:textId="77777777" w:rsidR="00E97635" w:rsidRPr="00BB47E4" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A322F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improvement for 48V 8K/10K. (Sine wave shape during higher loads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="0CA57386" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="0CA57386" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FFCD5BE" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A0B0A6" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed from Virtual Switch. (Ignore AC input did not function)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0048391A" w14:paraId="28E5D2F4" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="28E5D2F4" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="424D9D65" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="369BF622" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15066,51 +15035,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">xxxx3xx firmware is only available for the new processor.  It supports assistants only and does not support Virtual Switch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>It is advised not to use 3xx firmware anymore but use its successor xxxx4xx since that one supports both assistants and Virtual Switch. (Development on 3xx will cease)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="655211C5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="655211C5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="114EB17D" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12FBCE9F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15206,51 +15175,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Slave will indicate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="3528BF7A" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="3528BF7A" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="316082CE" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E86DFA4" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15307,51 +15276,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) models with new processor changed to reduce overall</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fan activity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="3505916E" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="3505916E" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77468D8C" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68B13914" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15427,51 +15396,51 @@
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C9B3DA" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Several self-consumption hubs related algorithm improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="79918E5F" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="79918E5F" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31A8FDA2" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B16ED12" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15485,95 +15454,95 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">New </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>PowerAssist</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> constants for the 2609 and 2622 models</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="65AAF01D" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="65AAF01D" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="600FD39D" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A3606AD" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added features used by the Hub-2 assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="058E66AC" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="058E66AC" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69CA7D7F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="183D5FBC" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15741,51 +15710,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Slave will indicate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="3AC0957A" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="3AC0957A" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D5B4C7" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68851B12" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15842,51 +15811,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) models with new processor changed to reduce overall</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>fan activity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="49DA5D1F" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="49DA5D1F" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="093343C3" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EBB4C89" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15950,51 +15919,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fixed a bug which prevented forcing charge states by toggling the front switch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="7CC2CC9B" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="7CC2CC9B" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59335549" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="215BC85C" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16071,51 +16040,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bugfix: a master in a parallel system could, under special circumstances, switch on without the slaves switching on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="5E0D9C69" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="5E0D9C69" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58304DF8" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="502C0014" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
@@ -16152,60 +16121,73 @@
           </w:p>
           <w:p w14:paraId="430BE911" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added kWh counters: used by the new VRM dashboard (only new microp</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>rocessors, 26xxxxx and 27xxxxx)</w:t>
             </w:r>
-            <w:hyperlink w:anchor="Note1" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r w:rsidR="00887DE9">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00887DE9" w:rsidRPr="0086137C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK \l "Note1"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00887DE9">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00887DE9" w:rsidRPr="00887DE9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00887DE9">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
           <w:p w14:paraId="3AF8F6EF" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Internal changes necessary for the new ‘Self-consumption Hub-2 v2’ assistant</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C260CC8" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -16240,51 +16222,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>AC Input current reported to control panels is now signed: when power is fed back to grid, this is shown on the Color Control GX. The BPP2, VGR2 and VER do not support this, and will show an erroneous value which is too far too high</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>when power is being fed back to grid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="22FC20DD" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="22FC20DD" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B3651F1" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DF276AB" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16309,101 +16291,101 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Grid Support assistant can use temperature compensation in the charge profile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="2084BB29" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="2084BB29" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D8582C5" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45F69A28" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00D11D5F" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug fixed in the LED handling by the “Grid Converter support” assistant in a Compact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0048391A" w14:paraId="3BFEF75A" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="3BFEF75A" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F0CEA70" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D8A9CA9" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16448,101 +16430,101 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Both writing and reading speed is increased</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065294C" w:rsidRPr="0048391A" w14:paraId="6059F8CF" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="0065294C" w:rsidRPr="0086137C" w14:paraId="6059F8CF" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F6404F2" w14:textId="77777777" w:rsidR="0065294C" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B1E9C2A" w14:textId="77777777" w:rsidR="0065294C" w:rsidRPr="0065294C" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Dipswitch configuration support removed, to create space for more assistants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065294C" w:rsidRPr="0048391A" w14:paraId="29294E72" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="0065294C" w:rsidRPr="0086137C" w14:paraId="29294E72" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76AAF948" w14:textId="77777777" w:rsidR="0065294C" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="182A486D" w14:textId="77777777" w:rsidR="0065294C" w:rsidRPr="00D11D5F" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16674,51 +16656,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>For 48V 8K/10K only.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Sine wave shape during higher loads now correctly improved.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(erroneously, 160 was not different from 159)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="4A00AD64" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="4A00AD64" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74F6DAD1" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Hlk442869208"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D358A1F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
@@ -16797,51 +16779,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Slave will indicate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VE.Bus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="6ABF31ED" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="6ABF31ED" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="516F0EBB" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C94FD1E" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16861,95 +16843,95 @@
               <w:t>Fan regulation for All Multi/Quattro/Inverter (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>non Compact</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)  models with new processor changed to reduce overall fan activity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="2A261182" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="2A261182" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43EB3C9F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32816C57" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>For compacts: FAN regulation changed to prevent unnecessary switch on.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="18EE2CF3" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="18EE2CF3" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="117A8225" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23DF77B8" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -17031,51 +17013,51 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1959/2659 model also adapted for the change in xxxx155</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="23AFC4BA" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="23AFC4BA" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="043F1DA7" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04614C10" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -17174,51 +17156,51 @@
             </w:r>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">(This bug does not have influence on the function of the Multi. Only the reported </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IMains</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> was in error.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="5E0B8374" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="5E0B8374" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08656421" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34BEF93E" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -17304,90 +17286,103 @@
           </w:p>
           <w:p w14:paraId="37FD2251" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added kWh counters: used by the new VRM dashboard (only new microprocessors, 26xxxxx and 27xxxxx</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:hyperlink w:anchor="Note1" w:history="1">
-[...8 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="0086137C">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK \l "Note1"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00887DE9">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
           <w:p w14:paraId="051A53BF" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Supports changed compact hardware which results in shorter switch to mains times</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="6E17F084" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="6E17F084" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ABED466" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05E75667" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
@@ -17440,101 +17435,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> which resulted in less accuracy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3849463A" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved Input current regulation during charge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="59C8C92E" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="59C8C92E" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2772E2CD" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D73AD35" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Code changed to prevent a Multi/Quattro to switch off the moment a remote panel or MK2 is connected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0048391A" w14:paraId="742F1837" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="742F1837" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06DADE87" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15979B57" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -17615,61 +17610,61 @@
         </w:rPr>
         <w:t>Note that this dashboard works only with the Color Control GX, not with VGR2 and VER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6422A0DB" w14:textId="77777777" w:rsidR="00887DE9" w:rsidRPr="00887DE9" w:rsidRDefault="00887DE9" w:rsidP="005B02C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00887DE9" w:rsidRPr="00887DE9" w:rsidSect="0059637D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35AC504E" w14:textId="77777777" w:rsidR="00FA17D5" w:rsidRDefault="00FA17D5" w:rsidP="00D11D5F">
+    <w:p w14:paraId="48EF2635" w14:textId="77777777" w:rsidR="00CB0E21" w:rsidRDefault="00CB0E21" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2075FD4F" w14:textId="77777777" w:rsidR="00FA17D5" w:rsidRDefault="00FA17D5" w:rsidP="00D11D5F">
+    <w:p w14:paraId="32935669" w14:textId="77777777" w:rsidR="00CB0E21" w:rsidRDefault="00CB0E21" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17701,61 +17696,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="091E2E8C" w14:textId="77777777" w:rsidR="00FA17D5" w:rsidRDefault="00FA17D5" w:rsidP="00D11D5F">
+    <w:p w14:paraId="43DCED7E" w14:textId="77777777" w:rsidR="00CB0E21" w:rsidRDefault="00CB0E21" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A89D521" w14:textId="77777777" w:rsidR="00FA17D5" w:rsidRDefault="00FA17D5" w:rsidP="00D11D5F">
+    <w:p w14:paraId="619D1F8D" w14:textId="77777777" w:rsidR="00CB0E21" w:rsidRDefault="00CB0E21" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AE1903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8346B308"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -20063,53 +20058,55 @@
     <w:rsid w:val="00784896"/>
     <w:rsid w:val="007965B8"/>
     <w:rsid w:val="007A483E"/>
     <w:rsid w:val="007B1AD1"/>
     <w:rsid w:val="007B3E04"/>
     <w:rsid w:val="007D0BF7"/>
     <w:rsid w:val="007D4FC0"/>
     <w:rsid w:val="007D6495"/>
     <w:rsid w:val="007D73A8"/>
     <w:rsid w:val="007E3130"/>
     <w:rsid w:val="007F05FA"/>
     <w:rsid w:val="007F0EAB"/>
     <w:rsid w:val="007F347C"/>
     <w:rsid w:val="00801C0C"/>
     <w:rsid w:val="00810251"/>
     <w:rsid w:val="008113E9"/>
     <w:rsid w:val="00813983"/>
     <w:rsid w:val="008226C3"/>
     <w:rsid w:val="008254D5"/>
     <w:rsid w:val="008258F8"/>
     <w:rsid w:val="008322F5"/>
     <w:rsid w:val="008334C0"/>
     <w:rsid w:val="00851E43"/>
     <w:rsid w:val="008575AD"/>
     <w:rsid w:val="00860379"/>
+    <w:rsid w:val="0086137C"/>
     <w:rsid w:val="00862A4F"/>
     <w:rsid w:val="008652A7"/>
     <w:rsid w:val="008654EE"/>
+    <w:rsid w:val="0088237D"/>
     <w:rsid w:val="008874F6"/>
     <w:rsid w:val="00887DE9"/>
     <w:rsid w:val="00890A33"/>
     <w:rsid w:val="0089668E"/>
     <w:rsid w:val="008A2720"/>
     <w:rsid w:val="008B4BD9"/>
     <w:rsid w:val="008B6DED"/>
     <w:rsid w:val="008C172F"/>
     <w:rsid w:val="008C2408"/>
     <w:rsid w:val="008C38F2"/>
     <w:rsid w:val="008D45CE"/>
     <w:rsid w:val="008D4F96"/>
     <w:rsid w:val="00905216"/>
     <w:rsid w:val="009069F6"/>
     <w:rsid w:val="0091384E"/>
     <w:rsid w:val="00915342"/>
     <w:rsid w:val="009257DA"/>
     <w:rsid w:val="00927B9C"/>
     <w:rsid w:val="0093183D"/>
     <w:rsid w:val="0095108F"/>
     <w:rsid w:val="00980502"/>
     <w:rsid w:val="009906EE"/>
     <w:rsid w:val="009966F9"/>
     <w:rsid w:val="00996AB2"/>
     <w:rsid w:val="009B5B9E"/>
@@ -20174,50 +20171,51 @@
     <w:rsid w:val="00BD667D"/>
     <w:rsid w:val="00BF44FE"/>
     <w:rsid w:val="00BF5227"/>
     <w:rsid w:val="00C013EE"/>
     <w:rsid w:val="00C03393"/>
     <w:rsid w:val="00C13769"/>
     <w:rsid w:val="00C162F5"/>
     <w:rsid w:val="00C22D59"/>
     <w:rsid w:val="00C30896"/>
     <w:rsid w:val="00C32E2D"/>
     <w:rsid w:val="00C40A2F"/>
     <w:rsid w:val="00C50906"/>
     <w:rsid w:val="00C51D9D"/>
     <w:rsid w:val="00C533CC"/>
     <w:rsid w:val="00C61938"/>
     <w:rsid w:val="00C64FCB"/>
     <w:rsid w:val="00C65597"/>
     <w:rsid w:val="00C676AD"/>
     <w:rsid w:val="00C71A8A"/>
     <w:rsid w:val="00C726AA"/>
     <w:rsid w:val="00C777C6"/>
     <w:rsid w:val="00C80A8B"/>
     <w:rsid w:val="00CA0E1E"/>
     <w:rsid w:val="00CA2A3F"/>
     <w:rsid w:val="00CA3BCD"/>
+    <w:rsid w:val="00CB0E21"/>
     <w:rsid w:val="00CB107C"/>
     <w:rsid w:val="00CB126D"/>
     <w:rsid w:val="00CB2981"/>
     <w:rsid w:val="00CB3243"/>
     <w:rsid w:val="00CC5CEF"/>
     <w:rsid w:val="00CD4BC8"/>
     <w:rsid w:val="00CD774E"/>
     <w:rsid w:val="00CF55DC"/>
     <w:rsid w:val="00D02FC9"/>
     <w:rsid w:val="00D05431"/>
     <w:rsid w:val="00D10A1E"/>
     <w:rsid w:val="00D11D5F"/>
     <w:rsid w:val="00D2541F"/>
     <w:rsid w:val="00D259C1"/>
     <w:rsid w:val="00D37E9A"/>
     <w:rsid w:val="00D471D2"/>
     <w:rsid w:val="00D5609B"/>
     <w:rsid w:val="00D607E4"/>
     <w:rsid w:val="00D609EF"/>
     <w:rsid w:val="00D63DBB"/>
     <w:rsid w:val="00D708AD"/>
     <w:rsid w:val="00D76618"/>
     <w:rsid w:val="00D8039A"/>
     <w:rsid w:val="00D906D0"/>
     <w:rsid w:val="00D917A7"/>
@@ -20769,50 +20767,51 @@
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D11D5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
@@ -21433,67 +21432,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622B46D6-8B05-4C12-857B-0E15039BF2AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>31601</Characters>
+  <Pages>1</Pages>
+  <Words>5538</Words>
+  <Characters>31568</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>263</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37070</CharactersWithSpaces>
+  <CharactersWithSpaces>37032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Peter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>