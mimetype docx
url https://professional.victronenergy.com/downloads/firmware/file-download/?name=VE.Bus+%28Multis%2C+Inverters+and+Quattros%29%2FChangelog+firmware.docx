--- v2 (2026-07-11)
+++ v3 (2026-08-26)
@@ -3,114 +3,105 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2AD1222F" w14:textId="77777777" w:rsidR="009C548E" w:rsidRDefault="009C548E" w:rsidP="009C548E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Firmware change log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34192F2E" w14:textId="77777777" w:rsidR="009C548E" w:rsidRDefault="009C548E" w:rsidP="009C548E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4533C3D7" w14:textId="77777777" w:rsidR="009C548E" w:rsidRDefault="009C548E" w:rsidP="009C548E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Below you will find the change log for the Multi/Quattro firmware versions. We strongly advise you to always use the latest available version!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DECD78F" w14:textId="77777777" w:rsidR="009C548E" w:rsidRPr="009C548E" w:rsidRDefault="009C548E" w:rsidP="009C548E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer also to the document </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009C548E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>VE.Bus</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> firmware versions expla</w:t>
+          <w:t>VE.Bus firmware versions expla</w:t>
         </w:r>
         <w:r w:rsidR="007F347C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidRPr="009C548E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ned</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for an explanation of the differences between the versions</w:t>
       </w:r>
       <w:r w:rsidR="007F347C">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -252,67 +243,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  Deprecated</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D29533B" w14:textId="7217CF9A" w:rsidR="000E1AF3" w:rsidRDefault="000E1AF3" w:rsidP="000E1AF3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Change_log_of" w:history="1">
         <w:r w:rsidRPr="000E1AF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>xxxx4</w:t>
         </w:r>
         <w:r w:rsidR="00D10A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">00 </w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">00 upto </w:t>
         </w:r>
         <w:r w:rsidR="00D10A1E" w:rsidRPr="00D10A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>xxxx</w:t>
         </w:r>
         <w:r w:rsidR="00D10A1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>510</w:t>
         </w:r>
         <w:r w:rsidRPr="000E1AF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> change</w:t>
         </w:r>
         <w:r w:rsidR="005B02C5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -359,107 +334,220 @@
       <w:r w:rsidR="003E7C7C">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (new source base)</w:t>
       </w:r>
       <w:r w:rsidR="001A3114">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, including s99 (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="001A3114">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>external transfer switch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A3114">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
+        <w:t>) firmwares</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1669752C" w14:textId="04E18A3B" w:rsidR="00D10A1E" w:rsidRDefault="00D10A1E" w:rsidP="000E1AF3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55D2ED01" w14:textId="10B2AF3F" w:rsidR="00D10A1E" w:rsidRDefault="00D10A1E" w:rsidP="00D10A1E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Changelog_for_xxxx550"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changelog for xxxx550 and up</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB9491" w14:textId="35056B45" w:rsidR="00D10A1E" w:rsidRDefault="00D10A1E" w:rsidP="00D10A1E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Starting from xxxx550, the firmware source for the current and upcoming micro use the same base</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1309"/>
         <w:gridCol w:w="7979"/>
       </w:tblGrid>
+      <w:tr w:rsidR="00817FF2" w:rsidRPr="00817FF2" w14:paraId="4141A8E8" w14:textId="77777777" w:rsidTr="00F71DF0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1309" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E2B5568" w14:textId="0EA8D5B1" w:rsidR="00817FF2" w:rsidRDefault="00817FF2" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx564</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7979" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BDAF404" w14:textId="77777777" w:rsidR="00817FF2" w:rsidRDefault="00817FF2" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>July 2026,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20FA7453" w14:textId="77777777" w:rsidR="00817FF2" w:rsidRDefault="00817FF2" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78662850" w14:textId="77777777" w:rsidR="00817FF2" w:rsidRDefault="00817FF2" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Changes for s98 firmwares (microgrid i.c.w. external transfer switch)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F7832CC" w14:textId="713847BF" w:rsidR="00817FF2" w:rsidRPr="00817FF2" w:rsidRDefault="00817FF2" w:rsidP="00817FF2">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:outlineLvl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817FF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The time the relay closes during blackstart was too short for some transfer switches to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>engage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817FF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817FF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">This </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">time </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817FF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:snapToGrid w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>is made substantially longer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="0048391A" w:rsidRPr="0048391A" w14:paraId="6AA76F76" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7066ABDB" w14:textId="110320E5" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="234DD152" w14:textId="7B640D7A" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="005B2820">
             <w:pPr>
@@ -469,65 +557,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>April/May, 2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C5A04DD" w14:textId="77777777" w:rsidR="00F12E84" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="182BEDDC" w14:textId="5E5D4CD9" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="0048391A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048391A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changes for “External transfer Switch” </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">  s99 and s98</w:t>
+              <w:t>Changes for “External transfer Switch” firmwares  s99 and s98</w:t>
             </w:r>
             <w:r w:rsidR="00F12E84">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AD87DC1" w14:textId="77777777" w:rsidR="00F12E84" w:rsidRPr="0048391A" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="083A9256" w14:textId="5E054503" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="0048391A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -539,85 +613,57 @@
               <w:t>Made current sensor rating setting available in slaves again.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(This setting was made “invisible” in revision 559 but that result</w:t>
             </w:r>
             <w:r w:rsidR="00F12E84">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> in issues</w:t>
             </w:r>
             <w:r w:rsidR="00F12E84">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-              <w:t>.)</w:t>
+              <w:t xml:space="preserve"> i.c.w. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>remote VEConfigure.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61E8DFBB" w14:textId="46E7A3CB" w:rsidR="0048391A" w:rsidRDefault="0048391A" w:rsidP="0048391A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0048391A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bug removed:  </w:t>
             </w:r>
             <w:r w:rsidR="00F12E84">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Scaling of some </w:t>
             </w:r>
@@ -763,51 +809,51 @@
               </w:rPr>
               <w:t xml:space="preserve">just </w:t>
             </w:r>
             <w:r w:rsidR="0048391A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>be set to 100A anymore but</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> must be set to the correct value matching the external sensor used! The manual will be updated for this.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DDBF735" w14:textId="3107599B" w:rsidR="00F12E84" w:rsidRPr="0048391A" w:rsidRDefault="00F12E84" w:rsidP="0048391A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="01067F34" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="01067F34" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0089F010" w14:textId="17E7D8EA" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx562</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16075FAA" w14:textId="75F71492" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
@@ -833,141 +879,143 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Follow up on xxxx560.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Solves a remaining spurious error issue on the 8K models.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46CB519B" w14:textId="49251B0B" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="19142121" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="19142121" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20283AF7" w14:textId="32BC45C5" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx561</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2461FD44" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>March 24, 2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F3EDB37" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>First release including microgrid</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10AD83AA" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="426ADFAF" w14:textId="274B14E7" w:rsidR="005B2820" w:rsidRPr="0071169F" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Firmware is released only for models with suitable hardware to support Microgrid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="49B2642C" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="49B2642C" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56540260" w14:textId="2A1D0260" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx560</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7871F96F" w14:textId="7DD86B4D" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>March 18, 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
@@ -978,122 +1026,114 @@
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>This firmware addresses an issue which result</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in spurious errors occurring on </w:t>
+              <w:t xml:space="preserve"> in spurious errors occurring on some 48V models in the SN range HQ2518 up to including HQ2611.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>The errors in question occur especially on systems using either Australian grid code or on systems with disabled GND relay.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="326C6CA9" w14:textId="3D804B60" w:rsidR="005B2820" w:rsidRPr="00097767" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The errors in question occur especially on systems using either Australian grid code or on systems with disabled GND relay.</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t>The firmware is not released for all models since not all models suffer from this issue.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FEBF211" w14:textId="04917081" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00097767">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The firmware is not released for all models since not all models suffer from this issue.</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>If firmware for your model is not present then you can safely assume that your model does not exhibit this erroneous behavior.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="13D6CA2D" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="13D6CA2D" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41F2CF7B" w14:textId="0ECF3949" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2292A49F" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>February 18, 2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28E172AB" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -1135,51 +1175,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B0E6F76" w14:textId="2CCE815C" w:rsidR="005B2820" w:rsidRPr="00EE697E" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models yet. Use 558, 557 or 556 when model is not available in 559</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="540AE4F5" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="540AE4F5" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE15A4C" w14:textId="192D93A7" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx558</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51044C00" w14:textId="1651EBB4" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
@@ -1201,79 +1241,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>September 17, 2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F0D5E89" w14:textId="191AA41C" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Added option to enable </w:t>
-[...27 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Added option to enable FeedIn with AS/NZS 4777 appendix M gridcodes. (Requires latest VEConfigure)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7462497F" w14:textId="3274587F" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Models &lt;=6K5 have their apparent power limited to 4.6kVA in VDE grid code.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(In earlier versions this was done for Models &lt;=5K)</w:t>
@@ -1314,51 +1326,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE47936" w14:textId="79553791" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models yet. Use 557 or 556 when model is not available in 558</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="37B13884" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="37B13884" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="336080BF" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx557</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44E92EBF" w14:textId="25B1E5E1" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
@@ -1422,51 +1434,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00F71DF0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Important note:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40B34029" w14:textId="75A1346F" w:rsidR="005B2820" w:rsidRPr="00F71DF0" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not available for all models. Just use 556 if model is not available in 557</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="52DAA477" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="52DAA477" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6467D267" w14:textId="78AA1251" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx556</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -1488,119 +1500,91 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>March 19, 2025</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03548DB5" w14:textId="1D919C96" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk193273757"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fixes instability issues (during </w:t>
-[...27 lines deleted...]
-              <w:t>) which became apparent with revision 555.</w:t>
+              <w:t>Fixes instability issues (during PowerAssist/Charge/FeedIn) which became apparent with revision 555.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DFFA144" w14:textId="7C494309" w:rsidR="005B2820" w:rsidRPr="00376C14" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Update advice:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Whether this instability occurs is highly dependent on the installation and not easy to predict. Some models are more prone to this than others.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>There is no urgency in replacing 555 with 556 when system is running well.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="34F6BF5B" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="34F6BF5B" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A5B5FA8" w14:textId="4F87CCE2" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx555</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00801C0C">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -1630,367 +1614,290 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1E9E42E4" w14:textId="33077A94" w:rsidR="005B2820" w:rsidRPr="00D2541F" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk191896367"/>
             <w:bookmarkStart w:id="4" w:name="_Hlk191896446"/>
             <w:r w:rsidRPr="00D2541F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Improve system stability </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">for Charge and </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">for Charge and PowerAssist </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D2541F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in combination with certain gensets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D2541F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On all tested gensets, the system now works stable without </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the need </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D2541F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D2541F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>in combination with certain gensets</w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>enable the Weak AC Input setting.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> This improvement is available when the selected gridcode is “None” or “Other”)</w:t>
+              <w:t>(nb This improvement is available when the selected gridcode is “None” or “Other”)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
           <w:bookmarkEnd w:id="4"/>
           <w:p w14:paraId="0E718B39" w14:textId="21114337" w:rsidR="005B2820" w:rsidRPr="00D2541F" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Added support for the </w:t>
             </w:r>
             <w:r w:rsidRPr="00D2541F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">German §14a </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> requirement</w:t>
+              <w:t>German §14a EnWG requirement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Battery charging of the system is limited to 4.2kW when the AUX2 input of the L1 phase master is “closed”.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="711F1FAA" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="711F1FAA" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6193F809" w14:textId="4906C11C" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx554</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="510669BE" w14:textId="73441D80" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Released only for a few models:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4222831A" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Change in </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> gridcode: Default value for reactive power curve filter time is 1s instead of 3.3s for devices&gt;5K</w:t>
+              <w:t>Change in Denkmark gridcode: Default value for reactive power curve filter time is 1s instead of 3.3s for devices&gt;5K</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="049F5F7E" w14:textId="29EAF1B0" w:rsidR="005B2820" w:rsidRPr="00BB3840" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Several “under the hood changes”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="3B41F582" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="3B41F582" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A92A722" w14:textId="51BFB5EE" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx553</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26F28459" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Released only for a few models:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6722C08E" w14:textId="1C083A40" w:rsidR="005B2820" w:rsidRPr="00BB3840" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB3840">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Added the </w:t>
-[...20 lines deleted...]
-              <w:t>certain models can run in parallel/3 phase.</w:t>
+              <w:t>Added the ParallelCompatiblityID mechanism which is used to check whether certain models can run in parallel/3 phase.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="21DB9FA5" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="21DB9FA5" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ED2DAF3" w14:textId="2166C5EA" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx552</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:noBreakHyphen/>
               <w:t>s99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48009DAD" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2012,108 +1919,80 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">-s99 firmware is dedicated firmware which must be used when using an </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ex</w:t>
             </w:r>
             <w:r w:rsidRPr="00144E0D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ternal transfer switch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with a </w:t>
-[...13 lines deleted...]
-              <w:t>-II (or similar) model.</w:t>
+              <w:t xml:space="preserve"> with a Multiplus-II (or similar) model.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00144E0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>external transfer switch manual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for a detailed explanation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">(Please note that -s99 firmware is only available for </w:t>
-[...13 lines deleted...]
-              <w:t>-II and some similar models)</w:t>
+              <w:t>(Please note that -s99 firmware is only available for Multiplus-II and some similar models)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B2820" w14:paraId="64B6B556" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA4C48" w14:textId="71512EFD" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2139,224 +2018,168 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed which resulted in E8 (GND relay failure) on some 120V models.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="050D27A6" w14:textId="1587D7D0" w:rsidR="005B2820" w:rsidRPr="00D609EF" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> models (mostly 230V) there is no functional difference with 551. Only the version number is different</w:t>
+              <w:t>For the non affected models (mostly 230V) there is no functional difference with 551. Only the version number is different</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="5407D7CB" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="5407D7CB" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FBABA0E" w14:textId="293F2F4B" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx551</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="687E0607" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>June 11, 2024</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37D985B0" w14:textId="1D169048" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adjusted some regulation constants for the standard </w:t>
-[...27 lines deleted...]
-              <w:t>-II devices) to solve the issue that in some installations the requested power setpoint was not followed for no apparent reason.</w:t>
+              <w:t>Adjusted some regulation constants for the standard MultiPlus/Quattro’s (non Multiplus-II devices) to solve the issue that in some installations the requested power setpoint was not followed for no apparent reason.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DED48B7" w14:textId="69F36FFB" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gridcodes for Spain, South-Africa, Denmark and New Zealand (NZS4777M) are made available for non </w:t>
-[...13 lines deleted...]
-              <w:t>-II devices (external IP protection required!!)</w:t>
+              <w:t>Gridcodes for Spain, South-Africa, Denmark and New Zealand (NZS4777M) are made available for non Multplus-II devices (external IP protection required!!)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06E8FFDA" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Some under the hood improvements.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18552A08" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79808F56" w14:textId="57254310" w:rsidR="005B2820" w:rsidRPr="00A96AD8" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96AD8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>This release is available for 230V only. The files for 120V were available for download shortly, but unfortunately they have an issue with the ground relay. We’re looking into the issue, and once found, fixed and verified will release that as v552 or a later version number.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B2820" w:rsidRPr="0086137C" w14:paraId="6A17CB47" w14:textId="77777777" w:rsidTr="00F71DF0">
+      <w:tr w:rsidR="005B2820" w:rsidRPr="00817FF2" w14:paraId="6A17CB47" w14:textId="77777777" w:rsidTr="00F71DF0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1309" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="620BF036" w14:textId="0E5A39C4" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7979" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="141CAACC" w14:textId="77777777" w:rsidR="005B2820" w:rsidRDefault="005B2820" w:rsidP="005B2820">
             <w:pPr>
               <w:rPr>
@@ -2444,111 +2267,97 @@
     <w:p w14:paraId="2E2030CD" w14:textId="0A51033C" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="005B02C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Change_log_of"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00D11D5F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Change log of xxxx</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D10A1E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">00 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> xxxx510</w:t>
+        <w:t>00 upto xxxx510</w:t>
       </w:r>
       <w:r w:rsidRPr="00D11D5F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FD0409" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="005B02C5">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxx4xx Is the firmware to use for new micros.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C90A5C3" w14:textId="77777777" w:rsidR="0001621B" w:rsidRDefault="0001621B" w:rsidP="0001621B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xxxx450 and up</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="997"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D5609B" w:rsidRPr="0086137C" w14:paraId="6F35ADC3" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="00D5609B" w:rsidRPr="00817FF2" w14:paraId="6F35ADC3" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BD4261D" w14:textId="2BF1169F" w:rsidR="00D5609B" w:rsidRDefault="00D5609B" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -2608,134 +2417,110 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Split the combined G98/G99 gridcode in two separate gridcodes. With G98 being limited to 16A.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="474F1BDC" w14:textId="643FDB0B" w:rsidR="00D5609B" w:rsidRDefault="00D5609B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D5609B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Enabled the appendix M. gridcodes of AS/NZS4777 for standard Multis/</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Enabled the appendix M. gridcodes of AS/NZS4777 for standard Multis/Quattros.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="00D5609B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Quattros</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>(installation requires external IP)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54C6F1C3" w14:textId="1C034414" w:rsidR="00D5609B" w:rsidRDefault="00D5609B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> is now also available on the 500VA 230Vac products.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PowerAssist is now also available on the 500VA 230Vac products.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0023218A" w:rsidRPr="0086137C" w14:paraId="1695A641" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="0023218A" w:rsidRPr="00817FF2" w14:paraId="1695A641" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36CBFA1B" w14:textId="7454C647" w:rsidR="0023218A" w:rsidRDefault="00371169" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk154659399"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="0023218A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx509</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79953DB0" w14:textId="77777777" w:rsidR="0023218A" w:rsidRDefault="0023218A" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
@@ -2746,67 +2531,51 @@
           <w:p w14:paraId="4A46BB8B" w14:textId="454D24DC" w:rsidR="0023218A" w:rsidRPr="0023218A" w:rsidRDefault="00371169">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Released </w:t>
             </w:r>
             <w:r w:rsidR="0023218A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>only for Quattro-II (</w:t>
-[...15 lines deleted...]
-              <w:t>: 2651xxx and 2645xxxx)</w:t>
+              <w:t>only for Quattro-II (firmwares: 2651xxx and 2645xxxx)</w:t>
             </w:r>
             <w:r w:rsidR="0023218A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="0023218A" w:rsidRPr="00371169">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug fix:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
@@ -2879,69 +2648,68 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ut it might also go unnoticed in some situations.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>To prevent this issue, it is advised to update your Quattro-II systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="6"/>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="2A4A623A" w14:textId="77777777" w:rsidTr="00CC5CEF">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="2A4A623A" w14:textId="77777777" w:rsidTr="00CC5CEF">
         <w:trPr>
           <w:trHeight w:val="1237"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7277213D" w14:textId="06E208AD" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40982E4D" w14:textId="4E640885" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>November 24, 2023</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29015015" w14:textId="01BE0C6D" w:rsidR="0050472F" w:rsidRPr="0050472F" w:rsidRDefault="0050472F">
             <w:pPr>
@@ -3209,167 +2977,140 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Fix noisy/erroneous fan driving for:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5061CD6C" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="557" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MultiPlus</w:t>
-[...7 lines deleted...]
-              <w:t>-II 24/3000/70-32 (PMP242305010); HQ</w:t>
+              <w:t>MultiPlus-II 24/3000/70-32 (PMP242305010); HQ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">2229 </w:t>
             </w:r>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Up to and including </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HQ2337</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41E5D1AB" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="557" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MultiPlus</w:t>
-[...7 lines deleted...]
-              <w:t>-II 48/3000/35-32 (PMP482305010); HQ</w:t>
+              <w:t>MultiPlus-II 48/3000/35-32 (PMP482305010); HQ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2226</w:t>
             </w:r>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Up to and including </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HQ2339</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48B6A356" w14:textId="72AD7B24" w:rsidR="00086C38" w:rsidRPr="006A6E3E" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="557" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MultiPlus</w:t>
-[...7 lines deleted...]
-              <w:t>-II 48/5000/70-50 (PMP482505010); HQ</w:t>
+              <w:t>MultiPlus-II 48/5000/70-50 (PMP482505010); HQ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2225</w:t>
             </w:r>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Up to and including </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HQ2317</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61531B4E" w14:textId="1D1DD7D0" w:rsidR="00086C38" w:rsidRPr="006A6E3E" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
@@ -3431,51 +3172,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="006A6E3E">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>On the other hand, there is no harm in installing this firmware version in units which do not exhibit this error. This firmware can be safely installed on all units.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7F13C3CF" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="7F13C3CF" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="231004D7" w14:textId="403C3FC6" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx506</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -3563,67 +3304,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>for more info.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38967503" w14:textId="1893F157" w:rsidR="00086C38" w:rsidRPr="00592905" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592905">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bug removed from </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> implementation.</w:t>
+              <w:t>Bug removed from GridCode implementation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00592905">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Technically: under certain circumstances the end ramp time after NS mode was ended was too short</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00592905">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3671,98 +3396,80 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>June 2023</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24978D18" w14:textId="06539CFF" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Some precautions were taken which help to increase the lifetime of the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> relays.</w:t>
+              <w:t>Some precautions were taken which help to increase the lifetime of the backfeed relays.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6417757B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The improvement made in 504 in the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00DA0E8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0E8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>48/2000/25-32</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> has now been implemented in all 2K models</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B0BE780" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00ED25B9" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -3782,51 +3489,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED25B9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>: remote updates to revision 505 (via VRM) require Venus OS version v3.00)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="4139D913" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="4139D913" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19A358E1" w14:textId="28F37974" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -3885,218 +3592,192 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Speeded up communication between main and secondary micro</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01943DCF" w14:textId="456F5AFB" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA0E8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Improved some power related constants to increase charge power for the </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EE697E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MultiPlus</w:t>
-[...6 lines deleted...]
-              <w:t> 48</w:t>
+              <w:t>MultiPlus 48</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0E8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">/2000/25-32 and </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>/2000/25-32 and MultiPlus-II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00DA0E8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MultiPlus</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>48/10000/140-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C0184E1" w14:textId="5B652BE9" w:rsidR="00086C38" w:rsidRDefault="00086C38">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:ind w:left="320" w:hanging="218"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00DA0E8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>-II</w:t>
+              <w:t>Improved PWM driving for MultiPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0E8F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>48/10000/140-100</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C0184E1" w14:textId="5B652BE9" w:rsidR="00086C38" w:rsidRDefault="00086C38">
+              <w:t>12/1600/70-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A956B15" w14:textId="20684133" w:rsidR="00086C38" w:rsidRPr="00F513E3" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA0E8F">
-[...48 lines deleted...]
-              <w:t>Some preparations were made for a (future) option to give priority to solar and wind energy for charging the batteries.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Some preparations were made for a (future) option to give priority to solar and wind </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>energy for charging the batteries.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00086C38" w:rsidRPr="00F23214" w14:paraId="6B489475" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07D86246" w14:textId="2BAA2BC8" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2663503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46EB5704" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">March 10, 2023  </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001407BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MultiPlus</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001407BA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>12/1600/70-16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0ED70342" w14:textId="2DB2FEF2" w:rsidR="00086C38" w:rsidRPr="002261CB" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
@@ -4109,158 +3790,131 @@
               </w:rPr>
               <w:t>Improved some power related constants to increase charge power at nominal temperature.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30908C9C" w14:textId="4328C9EB" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>April 19,2023</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001F67FE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>MultiPlus</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>MultiPlus 24/1600/40-16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  &amp; M</w:t>
+            </w:r>
             <w:r w:rsidRPr="001F67FE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 24/1600/40-16</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 48/1600/20-16</w:t>
+              <w:t>ultiPlus 48/1600/20-16</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67AF1873" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002261CB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved some power related constants to increase charge power at nominal temperature.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="133ECCEE" w14:textId="4349EF7C" w:rsidR="00086C38" w:rsidRPr="002261CB" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Improved PWM driving</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00086C38" w:rsidRPr="00F23214" w14:paraId="37C317E8" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="339E8FB7" w14:textId="2C499524" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1426A625" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>February 8, 2023</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B8B2EE6" w14:textId="332C5B66" w:rsidR="00086C38" w:rsidRPr="000E3C94" w:rsidRDefault="00086C38">
             <w:pPr>
@@ -4446,51 +4100,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="6780975D" w14:textId="7B5B106B" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Some minor changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="29911051" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="29911051" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66C13514" w14:textId="72FB9743" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4500,87 +4154,69 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>November 17, 2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40FD5762" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D02FC9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Added</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002425CC">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Disable </w:t>
-[...15 lines deleted...]
-              <w:t>” option</w:t>
+              <w:t>“Disable Vsense” option</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D1E2C2A" w14:textId="5AA613F8" w:rsidR="00086C38" w:rsidRPr="002425CC" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23214">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Update</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -4593,51 +4229,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(a default value is changed for Austria and the P(</w:t>
             </w:r>
             <w:r w:rsidRPr="002425CC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>) curve is changed for UK)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="0A33C330" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="0A33C330" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="375E85BC" w14:textId="611F9633" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx499</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4732,65 +4368,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 48/8000/110-2x100 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B00291">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(update not required for serial numbers lower than HQ2219xxxxx)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403D4959" w14:textId="2E951638" w:rsidR="00086C38" w:rsidRPr="00B00291" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B00291">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under certain circumstances, ESS systems build with these models did not work as intended and could </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> generate high DC voltages in systems with lithium batteries which can cause over voltage and subsequent BMS disconnects.</w:t>
+              <w:t>Under certain circumstances, ESS systems build with these models did not work as intended and could a.o. generate high DC voltages in systems with lithium batteries which can cause over voltage and subsequent BMS disconnects.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B00291">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>For these models it is highly recommended to install this update.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00086C38" w:rsidRPr="00683D0D" w14:paraId="61610538" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A3637FE" w14:textId="41C5B2C1" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -4822,95 +4444,63 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1D0EF1DA" w14:textId="3E98A38F" w:rsidR="00086C38" w:rsidRPr="00683D0D" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00683D0D">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Update UK gridcode (</w:t>
             </w:r>
             <w:r w:rsidRPr="00683D0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">G98/1 </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00683D0D">
+              <w:t>G98/1 Amendment 6,  G99/1 Amendment 8</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:snapToGrid w:val="0"/>
               </w:rPr>
-              <w:t>Amendment</w:t>
-[...29 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7EA7E624" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="7EA7E624" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C331FBC" w14:textId="7E531374" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx497</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -4986,160 +4576,120 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in rare cases</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">) with </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">) with firmwares xxxx495 upto xxxx496 the Multi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>firmwares</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">could </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> xxxx495 </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">get </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>upto</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>‘stuck’ in the off state</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> xxxx496 the Multi </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E671BE">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">could </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:br/>
+              <w:t xml:space="preserve">It could not be switched on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">get </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E671BE">
+              <w:t xml:space="preserve">anymore </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>‘stuck’ in the off state</w:t>
-[...35 lines deleted...]
-              </w:rPr>
               <w:t>neither locally nor remote. The low battery LED will be on when the unit is switched on even if the battery voltage is OK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="701560DA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="701560DA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="1378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F55702B" w14:textId="7D8C0112" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx496</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
@@ -5261,68 +4811,69 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>still start based on internal temperature sensor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="000A3CC2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="65088AF5" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="65088AF5" w14:textId="77777777" w:rsidTr="00C65597">
         <w:trPr>
           <w:trHeight w:val="1378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A9A2CCD" w14:textId="5605C94E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx495</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C10E720" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>March 15, 2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1700F686" w14:textId="7C8564E0" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
@@ -5421,142 +4972,94 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(BOL= Battery Operational Limits  (used by DVCC on CCGX)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B1E636B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="603" w:hanging="219"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prevents </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> when device is switched off</w:t>
+              <w:t>Prevents ErrorCodes when device is switched off</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57B565A0" w14:textId="22F3C2D0" w:rsidR="00086C38" w:rsidRPr="000D0CFF" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="603" w:hanging="219"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">System </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> BMS.</w:t>
+              <w:t>System behaviour on systems with CCGX and VE.Bus BMS.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00CB2981">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Some LED flashes and relay clicks while devices switched off)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7FF747B6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="7FF747B6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29EF8E2A" w14:textId="622E7AB8" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx494</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B39FE33" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -5576,253 +5079,197 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> system, the option “Stop charger below ? deg C”</w:t>
+              <w:t>In a Multi phase system, the option “Stop charger below ? deg C”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>now correctly disables the charger on all phases when temperature is low.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(In previous versions only the charger in L1 was disabled.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="662DA3F1" w14:textId="5A3ACD9D" w:rsidR="00086C38" w:rsidRPr="00586A7D" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> When using a </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> BMS, the repeated Absorption mechanism is now available.</w:t>
+              <w:t xml:space="preserve"> When using a VE.Bus BMS, the repeated Absorption mechanism is now available.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="403C0633" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="403C0633" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A66BD43" w14:textId="27166407" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E3515A0" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>January 18, 2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6062E5D2" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">8K and 10K </w:t>
-[...15 lines deleted...]
-              <w:t>-II.</w:t>
+              <w:t>8K and 10K Multiplus-II.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>The option “external current sensor connected” is made available.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02779281" w14:textId="2A7367AF" w:rsidR="00086C38" w:rsidRPr="00810251" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Removed support for external current sensor from </w:t>
             </w:r>
             <w:r w:rsidRPr="00810251">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Quattro-II models</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="626AF419" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="626AF419" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19F98C58" w14:textId="5C4EBEA7" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="212F9034" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -5895,260 +5342,220 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in rare cases</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">) with </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">) with firmwares xxxx489 upto xxxx491 the Multi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>firmwares</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">could </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> xxxx489 </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">get </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>upto</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>‘stuck’ in the off state</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> xxxx491 the Multi </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E671BE">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">could </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:br/>
+              <w:t xml:space="preserve">It could not be switched on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">get </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E671BE">
+              <w:t xml:space="preserve">anymore </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>‘stuck’ in the off state</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">neither locally nor remote. Even </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>power cycl</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:br/>
-              <w:t xml:space="preserve">It could not be switched on </w:t>
+              <w:t xml:space="preserve">ing the system does </w:t>
             </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">anymore </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">not fix the issue. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1589CC2F" w14:textId="20FB50BF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="320"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">neither locally nor remote. Even </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E671BE">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>power cycl</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">note that </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">ing the system does </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E671BE">
+              <w:t xml:space="preserve">communication with </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">not fix the issue. </w:t>
-[...10 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">such a </w:t>
+            </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t xml:space="preserve">unit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">note that </w:t>
+              <w:t>i</w:t>
             </w:r>
             <w:r w:rsidRPr="00E671BE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication with </w:t>
-[...34 lines deleted...]
-              </w:rPr>
               <w:t>s still possible).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1B6B1552" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="1B6B1552" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D20FEC7" w14:textId="33124B4C" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx491</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB37B6C" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -6178,69 +5585,58 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Bug fix for the </w:t>
             </w:r>
             <w:r w:rsidRPr="00673D37">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Quattro-II</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00673D37">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Multiplus</w:t>
-[...9 lines deleted...]
-              <w:t>-II 2x120V</w:t>
+              <w:t>Multiplus-II 2x120V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">In </w:t>
             </w:r>
             <w:r w:rsidRPr="00C726AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
@@ -6332,51 +5728,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">loading </w:t>
             </w:r>
             <w:r w:rsidRPr="00C726AA">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>assistants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="00F2678B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="00F2678B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A028F6E" w14:textId="2821E40F" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="616F6FED" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -6422,51 +5818,51 @@
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>UPS function was accidently disabled when “Other:  AC Neutral path externally joined” was selected (since the introduction of this gridcode)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>This is corrected so now the UPS function is disabled for all Gridcodes except “None”, “Other” and “Other:  AC Neutral path externally joined”.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7F5E8F8B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="7F5E8F8B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="490DB9B8" w14:textId="4A838B40" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx489</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62FC5815" w14:textId="1BF08F66" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -6570,306 +5966,200 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Compacts do now startup reliable on AC when DC  is 0V.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D4D39CF" w14:textId="7CD14DDA" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00156E31">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>reconnect</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> for Chilean gridcode changed from 50.1Hz to 50.2Hz.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="537DFDA9" w14:textId="6205DB9B" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Added support for </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Added support for VE.Bus BMS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>VE.Bus</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>With this firmware there is no need to use the VE.Bus BMS assistant anymore.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> BMS.</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:br/>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">With this firmware there is no need to use the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">sing this new firmware results in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">practically </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>VE.Bus</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">the same behaviour as previously when </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> BMS assistant anymore.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>using the Assistant.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:br/>
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> BMS” is not checked yet, it will automatically configure itself.</w:t>
+              <w:t>As soon as the Multi (or Quattro) sees the VE.Bus BMS, and the (new) checkbox called “Configured for VE.Bus BMS” is not checked yet, it will automatically configure itself.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>The settings then auto-configured are:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F607F86" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="601" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The (new) ”Configured for </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> BMS anymore. In more detail: it will go through passthrough when AC is present, and switches off if there is no AC BMS. This is a safety feature.</w:t>
+              <w:t>The (new) ”Configured for VE.Bus BMS” setting is set, meaning that it will no longer charge in case it doesn’t see the VE.Bus BMS anymore. In more detail: it will go through passthrough when AC is present, and switches off if there is no AC BMS. This is a safety feature.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B3B6DE7" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="601" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Battery type is set to lithiu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -6895,51 +6185,50 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Absorption voltage is set to 14.2V, Float to 13.5</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F99243E" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="601" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Maximum absorption time to 60 minutes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33754F57" w14:textId="2924A1DB" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="601" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Charge curve fixed (but reduced float is disabled, the settings “repeated absorption time” and “repeated absorption interval” are </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7089,164 +6378,100 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>update the firmware</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C1A013B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="601" w:hanging="219"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">install and connect the </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>install and connect the VE.Bus BMS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BD9C5F" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="601" w:hanging="219"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>VE.Bus</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>unplug the VE.Bus BMS and wait for the Multi to switch to passthrough/switch off. This step ensures that the Multi has properly detected the VE.Bus BMS.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A7A413" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:ind w:left="601" w:hanging="219"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> BMS</w:t>
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> BMS.</w:t>
+              <w:t>einsert the VE.Bus BMS.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E0954E1" w14:textId="5C389373" w:rsidR="00086C38" w:rsidRPr="00D607E4" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="601" w:hanging="219"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7294,67 +6519,51 @@
               <w:br/>
               <w:t>Related changes:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E9AAFFF" w14:textId="037B4919" w:rsidR="00086C38" w:rsidRPr="00D607E4" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="459"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> BMS Assistant</w:t>
+              <w:t>The VE.Bus BMS Assistant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>when installed on this new firmware</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, will issue a warning</w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -7425,84 +6634,75 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ESS Assistant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> as well as some others,</w:t>
             </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> w</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">ith integrated </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>VE.Bus</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>VE.Bus BMS functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are updated and will </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D607E4">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> BMS functionality</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>work with both old firmware &amp; new firmware.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1B7CA534" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="1B7CA534" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26BE84E8" w14:textId="48482387" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>xxxx488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DE822C4" w14:textId="7A16D38D" w:rsidR="00086C38" w:rsidRPr="001E4C56" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
@@ -7659,70 +6859,56 @@
               <w:t xml:space="preserve">For Li-Ion the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>re-start Bulk voltage is now Float-0.2V (12V system) without maximum.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CCED797" w14:textId="71AE32D3" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improved gridcode TOR </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Improved gridcode TOR Erzeuger.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="0643842B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="0643842B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50355312" w14:textId="66232EC9" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx486</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D0F9566" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7742,72 +6928,56 @@
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Removed a bug (introduced in 485)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t>For some older non-</w:t>
-[...15 lines deleted...]
-              <w:t>-II models, the AC out 2 relay delay was a few seconds instead of 2 minutes.</w:t>
+              <w:t>For some older non-MultiPlus-II models, the AC out 2 relay delay was a few seconds instead of 2 minutes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="486E795C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="486E795C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06773030" w14:textId="53BB2FFF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx485</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF8FCCD" w14:textId="1E1787F0" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -7833,111 +7003,87 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25805CA2" w14:textId="0A053DF3" w:rsidR="00086C38" w:rsidRPr="00EB3F01" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certain gridcodes can now also be selected with normal Multis and </w:t>
-[...15 lines deleted...]
-              <w:t>. (external IP protection required).</w:t>
+              <w:t>Certain gridcodes can now also be selected with normal Multis and Quattros. (external IP protection required).</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">The latest </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 3  version has to be used for this. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">The latest VEConfigure 3  version has to be used for this. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="15FF50AC" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="15FF50AC" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="607D6EA9" w14:textId="113576D1" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="8" w:name="xxxx484"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx484</w:t>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08D9C537" w14:textId="65711134" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>June 11,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8578A">
               <w:rPr>
@@ -7971,96 +7117,64 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improvement in PWM driving during charge.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="470B4267" w14:textId="0ADDB1AF" w:rsidR="00086C38" w:rsidRPr="001F4E5B" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small change in </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> “general failure” condition.</w:t>
+              <w:t>Small change in VirtualSwitch “general failure” condition.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> error codes do now also trigger this condition)</w:t>
+              <w:t>(VE.Bus error codes do now also trigger this condition)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="7ECB043D" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="7ECB043D" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="319527F6" w14:textId="2D25A229" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx483</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="578C64F7" w14:textId="2DD5B3CA" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8107,72 +7221,56 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Some major under the hood changes in preparation for the Quattro-II</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="422ACB6E" w14:textId="20984E60" w:rsidR="00086C38" w:rsidRPr="001F4E5B" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">2x120V devices can now be used in more complex </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> systems.</w:t>
+              <w:t>2x120V devices can now be used in more complex VE.Bus systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="18401651" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="18401651" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B58251C" w14:textId="0B5DC6BF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="358B1DC7" w14:textId="541652B3" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8224,66 +7322,65 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="1F9452FA" w14:textId="20B5D901" w:rsidR="00086C38" w:rsidRPr="002D7743" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved BF failure detection mechanism.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="08DA5E9F" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="08DA5E9F" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3D30CF" w14:textId="359163EF" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx481</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27B546D6" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>February 9,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B8578A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -8300,51 +7397,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="528664EB" w14:textId="60A4E984" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>False overloads proved still to be possible. A cause for this has been found and a solution is implemented to prevent this.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1F7697F2" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="1F7697F2" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DBD5E9F" w14:textId="335E78BE" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C6C1AD9" w14:textId="674DEB72" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8375,51 +7472,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="34E3BA80" w14:textId="687211BA" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="320" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">UMains range changed for all US models to 90-140Vac (was 94-143Vac) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="39C3FD00" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="39C3FD00" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60492629" w14:textId="6865FB51" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx479</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21AC895C" w14:textId="024F0C19" w:rsidR="00086C38" w:rsidRPr="007E3130" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8504,51 +7601,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(if while charging the P(</w:t>
             </w:r>
             <w:r w:rsidRPr="007E3130">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)  is triggered by a changing frequency the charge power was set to 0 Watt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="4ED13F5B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="4ED13F5B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="393DF264" w14:textId="68ABA19E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx478</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33CA9F3E" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00B8578A" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8602,93 +7699,77 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ad</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="785A86BD" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improvement of acceptance of grid in “floating phase” systems </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> generators.</w:t>
+              <w:t>Improvement of acceptance of grid in “floating phase” systems icw generators.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1888AFE9" w14:textId="7000129A" w:rsidR="00086C38" w:rsidRPr="00B8578A" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Solved: Spurious switch off due to overload.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="647253B6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="647253B6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BF0D44E" w14:textId="26DACFEC" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42908AC9" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8700,102 +7781,86 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>September 21, 2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="610DAB52" w14:textId="769CA8EE" w:rsidR="00086C38" w:rsidRPr="00B8619C" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For </w:t>
-[...15 lines deleted...]
-              <w:t>-II the following “gridcode” is added:</w:t>
+              <w:t>For MultiPlus-II the following “gridcode” is added:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00536432">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="_Hlk51670466"/>
             <w:r w:rsidRPr="00536432">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other:  AC Neutral path externally joined (not compliant)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r w:rsidRPr="00536432">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="493870F1" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="493870F1" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F21971C" w14:textId="11511F5E" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx476</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF9B5C3" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -8812,51 +7877,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="16AEC140" w14:textId="0CDB479C" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002259E3">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added support for “Northern Ireland: G99/NI April 2019”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="5FB5C76B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="5FB5C76B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C430F38" w14:textId="209B9784" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="10" w:name="_Hlk48297335"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx475</w:t>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="113207EA" w14:textId="0CE480A9" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
@@ -8870,148 +7935,91 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>July 6, 2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF6EDD7" w14:textId="25217FD6" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Solves an issue with gridcode compliance. (</w:t>
-[...15 lines deleted...]
-              <w:t>. Feeding DC surplus to the grid will now correctly take the power limit as dictated by the gridcode into account.)</w:t>
+              <w:t>Solves an issue with gridcode compliance. (ie. Feeding DC surplus to the grid will now correctly take the power limit as dictated by the gridcode into account.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33ABC51D" w14:textId="220A93F3" w:rsidR="00086C38" w:rsidRPr="00283360" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> only: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EasySolar only: </w:t>
             </w:r>
             <w:r w:rsidRPr="00283360">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">VDE gridcode P(f&lt;) curve </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">has now a 5% </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> as required.</w:t>
+              <w:t>has now a 5% droop in an EasySolar as required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="60FD93AA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="60FD93AA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F1ACCEF" w14:textId="630FBC06" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx474</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D30A77" w14:textId="146F5D5A" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9133,71 +8141,51 @@
             <w:r w:rsidRPr="00C30896">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ero, the Multi switches to Bypass or Invert</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00C30896">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Only (depending on whether or not </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> is disabled). This is an intended feature of the remote panel.</w:t>
+              <w:t>Only (depending on whether or not PowerAssist is disabled). This is an intended feature of the remote panel.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C30896">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>However, w</w:t>
             </w:r>
             <w:r w:rsidRPr="00C30896">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -9220,51 +8208,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2234DC8B" w14:textId="395E47B5" w:rsidR="00086C38" w:rsidRPr="00D708AD" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:ind w:left="319"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>This special state is now automatically cleared when the remote panel is removed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="0CAD6E29" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="0CAD6E29" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B726799" w14:textId="448B655A" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15454981" w14:textId="50D76B71" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9350,80 +8338,64 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Europe, Belgium, Austria and Germany.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EFD0B75" w14:textId="3B03207F" w:rsidR="00086C38" w:rsidRPr="00765A86" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Added Lock-in/Lock-out on AC input voltage for the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> function for the grid codes:</w:t>
+              <w:t>Added Lock-in/Lock-out on AC input voltage for the Cosϕ function for the grid codes:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Europe, Belgium and Austria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="300445C6" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="300445C6" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D2550E3" w14:textId="47FEE9D5" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E219E46" w14:textId="512C6B81" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9450,88 +8422,71 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00765A86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Changed Austria gridcode to comply with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00765A86">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:snapToGrid w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>TOR-</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> A V1.1:2019-12</w:t>
+              <w:t>TOR-Erzeuger A V1.1:2019-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00086C38" w:rsidRPr="008226C3" w14:paraId="026299C8" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62FF3D15" w14:textId="6A4CEB18" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx471</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AC1B70E" w14:textId="3113A293" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>February 28, 2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74D74AEF" w14:textId="49653D2E" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
@@ -9546,51 +8501,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Removed a bug from AS/NZS 4777 gridcode implementation.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>The P(f) curve was not according to the grid code standard.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(Bug was introduced in f/w xxxx467)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="2A917FA0" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="2A917FA0" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD16F20" w14:textId="1E0CA2F6" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44983C79" w14:textId="620ACD55" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9600,65 +8555,51 @@
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>February 14, 2020</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FA0E583" w14:textId="305446FE" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improved PWM driving for </w:t>
-[...13 lines deleted...]
-              <w:t>-II</w:t>
+              <w:t>Improved PWM driving for MultiPlus-II</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00086C38" w:rsidRPr="007B3E04" w14:paraId="43D6859C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1433F12D" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx469</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9724,97 +8665,80 @@
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Several improvements in regulation to prevent instability</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5FD9DBEA" w14:textId="6BDBD4F7" w:rsidR="00086C38" w:rsidRPr="007B3E04" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007B3E04">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Multiplus</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="007B3E04">
+              <w:t>Multiplus 1600VA max temperature i</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1600VA max temperature </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>mprovement</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="5DB82CCA" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="5DB82CCA" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17D09734" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx468</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355ED3A8" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>December 20, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38455E16" w14:textId="014E56A6" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -9834,70 +8758,56 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="583754AC" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>repaired bug in P(U) function.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t>(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> would not start  under special circumstances depending on the use of the P(U) function and the voltage during startup)</w:t>
+              <w:t>(FeedIn would not start  under special circumstances depending on the use of the P(U) function and the voltage during startup)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="00EDC844" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="00EDC844" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D9B2735" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DE3D300" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -9905,65 +8815,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>December 4, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="443C16B0" w14:textId="3C8D9041" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For </w:t>
-[...13 lines deleted...]
-              <w:t>-II only:</w:t>
+              <w:t>For Multiplus-II only:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="503F3048" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="601"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supports the European grid code EN50549-1:2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="232C2BE6" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -10078,51 +8974,51 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>i.e. s</w:t>
             </w:r>
             <w:r w:rsidRPr="00252774">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>witching the unit off resets the controller, even if AC input is available</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00252774">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="56212293" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="56212293" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D289997" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="178AF970" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10130,108 +9026,94 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>October 11, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59991B3C" w14:textId="272D7FC2" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For </w:t>
-[...13 lines deleted...]
-              <w:t>-II only:</w:t>
+              <w:t>For Multiplus-II only:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61B6A8E2" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="601"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>New gridcode for France (VFR 2019)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3779C902" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="601"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Two special gridcodes added for AS/NZS4777. These should be used in systems where the Neutral In and Out are externally tied together.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1799C51A" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="1799C51A" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50383ADE" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A57A3B7" w14:textId="06F7CEF1" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10244,51 +9126,51 @@
               </w:rPr>
               <w:t>September 19, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18372BD8" w14:textId="17DC528D" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added Q(U) and P(U) functionality for AS/NZS4777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="38C3F6A1" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="38C3F6A1" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="012B42CD" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D9B900E" w14:textId="521CD6EC" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10465,70 +9347,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Solved an issue due to which Multis without AUX1 input could not use VDE Ziehl.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="604456D4" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fix some ESS systems with lithium batteries not feeding back, which in certain situations happened when the system was (re)started while battery voltage was low or lithium system disconnected. In such situation, the Battery voltage was required to go above 14V / 28V / 56V for relay test to start and </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> to be re-enabled. Now, in such situation, the inverter/charger will also perform the relay test (and enable feed-in) when SOC above 20% rather than waiting for such high voltage that some batteries never reach.</w:t>
+              <w:t>Fix some ESS systems with lithium batteries not feeding back, which in certain situations happened when the system was (re)started while battery voltage was low or lithium system disconnected. In such situation, the Battery voltage was required to go above 14V / 28V / 56V for relay test to start and feedin to be re-enabled. Now, in such situation, the inverter/charger will also perform the relay test (and enable feed-in) when SOC above 20% rather than waiting for such high voltage that some batteries never reach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="3F19216D" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="3F19216D" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50D962BE" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30111691" w14:textId="5B2B9C53" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10536,92 +9404,78 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>August 29, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EADEE36" w14:textId="2F858376" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">-II only. Removed </w:t>
+              <w:t xml:space="preserve">For MultiPlus-II only. Removed </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="319869A1" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="001B6B76" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>“Ignore assistants by pushing button during startup”</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>functionality.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="50B93DEB" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="50B93DEB" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42242791" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FBAB1F7" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10629,178 +9483,152 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>August 23, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="000EBEC5" w14:textId="18DB4A36" w:rsidR="00086C38" w:rsidRPr="001B6B76" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">-II only. Solves the </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">For MultiPlus-II only. Solves the </w:t>
             </w:r>
             <w:r w:rsidRPr="001B6B76">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">issue </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="001B6B76">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>spontaneous E24 error</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="001B6B76">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> when an external current sensor is used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="6DAF843C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="6DAF843C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D893C9B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2975906D" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>July 17, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44E704CA" w14:textId="7B7DF038" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For </w:t>
-[...13 lines deleted...]
-              <w:t>-II only. Bug removed: Units did not switch to grid.</w:t>
+              <w:t>For MultiPlus-II only. Bug removed: Units did not switch to grid.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(n.b. the 2626 model was ok but is nevertheless also updated to revision 461)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="13333053" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="13333053" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0170DD40" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F3DD9D9" w14:textId="2E4151A2" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
@@ -10919,171 +9747,127 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Chile</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A6F344C" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> (and other tools) to display the remaining waiting time before connecting to grid and also to display the cause of a grid rejection.</w:t>
+              <w:t>Extra Info added to make it possible for VEConfigure (and other tools) to display the remaining waiting time before connecting to grid and also to display the cause of a grid rejection.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0736237A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">For </w:t>
-[...27 lines deleted...]
-              <w:t>. This simplifies detecting an installation error (phase swap).</w:t>
+              <w:t>For Multi phase systems. The Locked state per phase is now available for VEConfigure. This simplifies detecting an installation error (phase swap).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42FBA6F5" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Temperature compensation for charging is now adjustable between 0 - 30mV/°C (12V model)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B40E237" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>A lot of under the hood changes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="5B3900A5" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="5B3900A5" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DD1998D" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16894342" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="002870D5" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002870D5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>April 5, 2019</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CFC6EF1" w14:textId="6F046450" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -11126,138 +9910,110 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4316124A" w14:textId="50F135B6" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduced new model Compact 1600 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="779A1BD8" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="779A1BD8" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67498F2B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C06558B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfers additional model info to </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              <w:t xml:space="preserve">Transfers additional model info to VECOnfig. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A0C5EB4" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="317"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">(required for external current sensors with </w:t>
-[...13 lines deleted...]
-              <w:t>-II)</w:t>
+              <w:t>(required for external current sensors with MultiPlus-II)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="1A3EEF82" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="1A3EEF82" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E2B225B" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx456</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07D1E4B0" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11340,112 +10096,70 @@
               </w:rPr>
               <w:t>xxxx454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0900ADED" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Added support for new </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (with configurable AC-out2 relay)</w:t>
+              <w:t>Added support for new MultiPlus_II (with configurable AC-out2 relay)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A1D227A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supports extended </w:t>
-[...27 lines deleted...]
-              <w:t>=None.</w:t>
+              <w:t>Supports extended VE.Bus systems when GrideCode=None.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(New required configuration tools will soon be released)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AC0AA2A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -11499,140 +10213,110 @@
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved speed of Power regulation during ESS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="741F07EF" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> contains info about the reason the grid is rejected. The Log stores the 5 last ‘rejections’.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IPLog supported by all gridcodes. This IPLog contains info about the reason the grid is rejected. The Log stores the 5 last ‘rejections’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="2341B0E4" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="2341B0E4" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F89A12" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A3B6295" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">-II only: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MultiPlus-II only: </w:t>
             </w:r>
             <w:r w:rsidRPr="009966F9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed. When the unit is in AES it will not switch to grid when grid is connected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="17A3B66B" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="17A3B66B" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A2BEE9A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="726D4044" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -11651,104 +10335,76 @@
               </w:rPr>
               <w:t>Automatic power reduction due to a rising internal t</w:t>
             </w:r>
             <w:r w:rsidRPr="00411FAF">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">emperature now </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">also </w:t>
             </w:r>
             <w:r w:rsidRPr="00411FAF">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">works </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">during </w:t>
-[...13 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>during PowerAssist.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="644764FD" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Minor bug removed. (</w:t>
             </w:r>
             <w:r w:rsidRPr="00411FAF">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under certain circumstances (temperature related) the power up ramp was limited too much for </w:t>
-[...13 lines deleted...]
-              <w:t>/Charge. The ramping up could take about 5 minutes</w:t>
+              <w:t>Under certain circumstances (temperature related) the power up ramp was limited too much for FeedIn/Charge. The ramping up could take about 5 minutes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21FA3A85" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00411FAF" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Solved issue with Multifunctional relay. (Once closed it would never open again.)</w:t>
@@ -11805,143 +10461,117 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added SOC low shut-down functionality</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="192E366C" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">During </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the power is automatically reduced when the internal temperature rises.</w:t>
+              <w:t>During FeedIn the power is automatically reduced when the internal temperature rises.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CEA8189" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="00C22D59" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Furthermore, when connected to grid, the unit switches to bypass before it gets too hot. This will prevent switching off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00086C38" w:rsidRPr="0086137C" w14:paraId="2606259C" w14:textId="77777777" w:rsidTr="00C65597">
+      <w:tr w:rsidR="00086C38" w:rsidRPr="00817FF2" w14:paraId="2606259C" w14:textId="77777777" w:rsidTr="00C65597">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DCA8691" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D996162" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38" w:rsidP="00086C38">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Major overhaul. Required for grid code related reactive power regulations.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">At this moment it is released for </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> II/Multigrid II models only.</w:t>
+              <w:t>At this moment it is released for MultiPlus II/Multigrid II models only.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6039DE6A" w14:textId="77777777" w:rsidR="00086C38" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added support for reactive power requirements in VDE related grid codes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27168557" w14:textId="77777777" w:rsidR="00086C38" w:rsidRPr="0057746A" w:rsidRDefault="00086C38">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -11972,193 +10602,163 @@
     </w:p>
     <w:p w14:paraId="5603FE08" w14:textId="77777777" w:rsidR="0001621B" w:rsidRPr="008258F8" w:rsidRDefault="0001621B" w:rsidP="0001621B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>below xxxx450</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20F29" w:rsidRPr="0086137C" w14:paraId="38027B25" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00B20F29" w:rsidRPr="00817FF2" w14:paraId="38027B25" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="723549AD" w14:textId="77777777" w:rsidR="00B20F29" w:rsidRDefault="00B20F29" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx433</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01586AB6" w14:textId="77777777" w:rsidR="00B20F29" w:rsidRDefault="00B20F29">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed which resulted in an error when gridcode “</w:t>
             </w:r>
             <w:r w:rsidRPr="00B20F29">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VDE-AR-N 4105:2011-08, external NS protection</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">” is selected. Up till now this error has been seen on Multi Compacts only but it cannot be ruled out that other units display the same error. </w:t>
-[...6 lines deleted...]
-              <w:t>When a Multi/Quattro does not display this behavior, there is no need to update it.</w:t>
+              <w:t>” is selected. Up till now this error has been seen on Multi Compacts only but it cannot be ruled out that other units display the same error. When a Multi/Quattro does not display this behavior, there is no need to update it.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009966F9" w:rsidRPr="0086137C" w14:paraId="4AFE5091" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="009966F9" w:rsidRPr="00817FF2" w14:paraId="4AFE5091" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="523B08AB" w14:textId="77777777" w:rsidR="009966F9" w:rsidRDefault="009966F9" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DC85F57" w14:textId="77777777" w:rsidR="009966F9" w:rsidRDefault="009966F9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> only:</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>MultiPlus-II / MultiGrid only:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="009966F9">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed. When the unit is in AES it will not switch to grid when grid is connected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00411FAF" w:rsidRPr="0086137C" w14:paraId="5D082805" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00411FAF" w:rsidRPr="00817FF2" w14:paraId="5D082805" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19659ADA" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRDefault="00411FAF" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69F25E4E" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRDefault="00411FAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12177,104 +10777,90 @@
               </w:rPr>
               <w:t>Added automatic power reduction when internal temperature rises. (Same as in 452)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1218D09F" w14:textId="77777777" w:rsidR="00411FAF" w:rsidRPr="00411FAF" w:rsidRDefault="00411FAF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added SOC low shut-down functionality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE571A" w:rsidRPr="0086137C" w14:paraId="60254527" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00DE571A" w:rsidRPr="00817FF2" w14:paraId="60254527" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CF433DE" w14:textId="77777777" w:rsidR="00DE571A" w:rsidRDefault="00DE571A" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx430</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F767C46" w14:textId="77777777" w:rsidR="00DE571A" w:rsidRDefault="00DE571A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Added new </w:t>
-[...13 lines deleted...]
-              <w:t>-II model with option for 50A external current sensor</w:t>
+              <w:t>Added new MultiPlus-II model with option for 50A external current sensor</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F8A8536" w14:textId="77777777" w:rsidR="00AE7DC6" w:rsidRDefault="00AE7DC6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Enabled parallel/3-phase for 500VA models.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A4506E" w:rsidRPr="00A4506E" w14:paraId="0BFD3730" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
@@ -12339,133 +10925,77 @@
               </w:rPr>
               <w:t>xxxx428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B8FCFF4" w14:textId="77777777" w:rsidR="00CB126D" w:rsidRDefault="00CB126D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changed for Multigrid / </w:t>
-[...13 lines deleted...]
-              <w:t>-II only.</w:t>
+              <w:t>Changed for Multigrid / MultiPlus-II only.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">When selected </w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>When selected GridCode=’None’ the dedicated relay tests required for certain grid codes are skipped and the device behaves more or less the same as an MultiPlus.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67299B3B" w14:textId="77777777" w:rsidR="004E1DFA" w:rsidRDefault="004E1DFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Multigrid-II/</w:t>
-[...13 lines deleted...]
-              <w:t>-II only:</w:t>
+              <w:t>Multigrid-II/MultiPlus-II only:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>fix parallel and 3-phase not working because of false E11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(This error was introduced in version xx25425)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D0BF7" w:rsidRPr="007D0BF7" w14:paraId="37273CAF" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="084998BB" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7" w:rsidP="00E97635">
             <w:pPr>
@@ -12599,219 +11129,189 @@
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug was o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>nly apparent when ESS was</w:t>
             </w:r>
             <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> not </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">used. In that case, </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>used. In that case, P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t>owerAssist did not work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="007D0BF7">
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>owerAssist</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0086137C" w14:paraId="35F6A8FF" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="007D0BF7" w:rsidRPr="00817FF2" w14:paraId="35F6A8FF" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="774FD49F" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C9CC9CD" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Changed default LOM setting to ‘Type B’ for most model/gridcode combinations.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D0BF7" w:rsidRPr="0086137C" w14:paraId="0B7EA005" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="007D0BF7" w:rsidRPr="00817FF2" w14:paraId="0B7EA005" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52BE0B36" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="007D0BF7" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FC108E2" w14:textId="77777777" w:rsidR="007D0BF7" w:rsidRDefault="00DE3646">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapted </w:t>
             </w:r>
             <w:r w:rsidR="007D0BF7">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">for </w:t>
-[...13 lines deleted...]
-              <w:t>-II model only.</w:t>
+              <w:t>for MultiPlus-II model only.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> Changed in order to comply </w:t>
             </w:r>
             <w:r w:rsidR="00A503C6">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> AS/NZS 4777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="61C698C9" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="61C698C9" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13CD9219" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00E97635">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="506A77FD" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -12945,79 +11445,51 @@
               </w:rPr>
               <w:t>xxxx423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AB000B1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">New </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> method)</w:t>
+              <w:t>New PowerAssist method introduced in all models except the 500Va compacts. (Note that the new 1200VA Compacts did already have the new PowerAssist method)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D175580" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Some minor improvements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97635" w:rsidRPr="005C2A8B" w14:paraId="6A59499E" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
@@ -13032,243 +11504,166 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx422</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6415BF82" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> on remote voltage sense and temperature sense is separated from timeout on the battery operational limits.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Timout on remote voltage sense and temperature sense is separated from timeout on the battery operational limits.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>This ‘sense’ timeout is set to 60s.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3160D1B1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Multigrid only: A delayed relay test in a parallel system will now work correctly. (Previous versions switched off in that case)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="57D923EC" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="57D923EC" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E6A15D3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46D44147" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valid </w:t>
-[...41 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Valid UBat Sense range limited. (UBat sense send via VE.Bus)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Sense voltages which deviate more than </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Sense voltages which deviate more than approx </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">5V from the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> measurement on the input clamps of the Multi are ignored.</w:t>
+              <w:t>5V from the UBat measurement on the input clamps of the Multi are ignored.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97635" w:rsidRPr="005B02C5" w14:paraId="4EB629E8" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4043FA7D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRPr="005B02C5" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:strike/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B02C5">
               <w:rPr>
                 <w:strike/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AED5A84" w14:textId="77777777" w:rsidR="00E97635" w:rsidRPr="005B02C5" w:rsidRDefault="00E97635" w:rsidP="005B02C5">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">The number </w:t>
             </w:r>
             <w:r w:rsidRPr="005B02C5">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">420 </w:t>
@@ -13299,88 +11694,52 @@
               </w:rPr>
               <w:t>xxxx419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E8CFD61" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Added </w:t>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Added UBat sense and TBat sense via VE.Bus</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="31E15538" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improved RMS measurement of grid when inverter frequency and grid frequency differ.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C8F1D3C" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -13392,65 +11751,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>48V models now accept DC inputs up to 66V</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0961631D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improved </w:t>
-[...13 lines deleted...]
-              <w:t>/charge regulations. (prevents ‘low charge current’ with ESS under certain circumstances)</w:t>
+              <w:t>Improved feedin/charge regulations. (prevents ‘low charge current’ with ESS under certain circumstances)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7823FA9E" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">For Multigrid only: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17526A40" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
@@ -13522,204 +11867,188 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added NRS097 (South Africa) for Multigrid</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31CE4DBE" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Under the hood improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="34755143" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="34755143" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7689A1F7" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>xxxx418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19177878" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bug repair (Strange error codes in remote </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t xml:space="preserve">Bug repair (Strange error codes in remote VEConfigure) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97635" w:rsidRPr="003F156B" w14:paraId="285E4A88" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13BB3DA0" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1137E524" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Supports weak LOM setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="3C65AE03" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="3C65AE03" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="445DFC94" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64AF83F1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction of new 1200VA Compacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="5FF47FFF" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="5FF47FFF" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D16D6D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345FBB40" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -13797,65 +12126,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Removed password from ‘other:  Not compliant to any grid code standard’</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2397F132" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prevents  Error code 7 which could occur during startup in Multi compacts  when used with a </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> BMS</w:t>
+              <w:t>Prevents  Error code 7 which could occur during startup in Multi compacts  when used with a VE.Bus BMS</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="170CC529" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The Multifunctional, Break, K1 and K2 relays will not be driven when the device is switched off.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97635" w:rsidRPr="00E41EB2" w14:paraId="62619FB1" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
@@ -13898,116 +12213,102 @@
               </w:rPr>
               <w:t>AS/NZS4777 compliance on a Multigrid 24V model</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59991FB1" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Subversion mechanism added</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="187F21FB" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="187F21FB" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="563833B3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx413</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4524312B" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improved LOM detection mechanism for </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> systems.</w:t>
+              <w:t>Improved LOM detection mechanism for multi phase systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Reduces the chance for a false LOM detection on weak grids.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="667998E5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="667998E5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6047481D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29A667A3" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14061,166 +12362,130 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx411</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20BB5F21" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> adjustment for Compact 12/2000/80-30</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>PowerAssist adjustment for Compact 12/2000/80-30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="154635E2" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="154635E2" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A51575D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D917569" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction of </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> models</w:t>
+              <w:t>Introduction of MultiGrid models</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="705202E6" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Added </w:t>
             </w:r>
             <w:r w:rsidRPr="0048062C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VDE-AR-N 4105:2011-08</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> grid code for </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> models.</w:t>
+              <w:t xml:space="preserve"> grid code for MultiGrid models.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(no external protection relay required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97635" w:rsidRPr="00A51702" w14:paraId="4443D353" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="418DCA30" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
@@ -14232,51 +12497,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="779257EB" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Introduction of 500VA models</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="4EE1179A" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="4EE1179A" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="790EE1DA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AFB6C12" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14297,65 +12562,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(Bug is introduced in version xxxx402)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A6DBC64" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Better performance in HUB-4 for </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> powers and set points &gt; </w:t>
+              <w:t xml:space="preserve">Better performance in HUB-4 for PMains powers and set points &gt; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:sym w:font="Symbol" w:char="F0B1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>16K</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97635" w:rsidRPr="0048062C" w14:paraId="1FAD51DA" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C534F88" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
@@ -14379,329 +12630,232 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Added support for “</w:t>
             </w:r>
             <w:r w:rsidRPr="0048062C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VDE-AR-N 4105:2011-08</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">” grid code </w:t>
-[...13 lines deleted...]
-              <w:t>. external protection relay. (See also declaration of conformity)</w:t>
+              <w:t>” grid code i.c.w. external protection relay. (See also declaration of conformity)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E97635" w:rsidRPr="001372C8" w14:paraId="6CD101C6" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5729E1C6" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC75100" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bug removed. Charger could stay in equalization mode for an extended period of time.  (This was a bug in all 3xx and 4xx </w:t>
-[...13 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Bug removed. Charger could stay in equalization mode for an extended period of time.  (This was a bug in all 3xx and 4xx firmwares)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="057B78AC" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">With the introduction of grid code compatibility, a new test on the grid stability had been implemented. This resulted in a limited acceptable </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>With the introduction of grid code compatibility, a new test on the grid stability had been implemented. This resulted in a limited acceptable RoCoF (rate of change of frequency).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>RoCoF</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>It proved that this limited RoCoF could be problematic on small generators.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="001372C8">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (rate of change of frequency).</w:t>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> is disabled.</w:t>
+              <w:t>Therefore this limitation is lifted when FeedIn is disabled.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="59AED959" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="59AED959" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="293DF7FA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx405</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="495EECCA" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improved stability for </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> regulation</w:t>
+              <w:t>Improved stability for FeedIn regulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="3B6336A5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="3B6336A5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23D50E9D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>xxxx404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F9E6A5D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Added support for CEI grid code </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Ziehl relay. (certified for the 3000VA models)</w:t>
+              <w:t>Added support for CEI grid code icw Ziehl relay. (certified for the 3000VA models)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="1AB94A54" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="1AB94A54" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68342F02" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34FC3C1D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14734,70 +12888,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Devices can still work in parallel or 3-phase when with UK Grid code is selected.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13E6DD02" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incidental Low bat pre-alarm </w:t>
-[...13 lines deleted...]
-              <w:t>. dynamic cut-off suppressed.</w:t>
+              <w:t>Incidental Low bat pre-alarm i.c.w. dynamic cut-off suppressed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="01F99CB1" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="01F99CB1" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51653F9F" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34469F10" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14816,95 +12956,95 @@
               </w:rPr>
               <w:t>Internal Changes for HUB-1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1450FCA9" w14:textId="77777777" w:rsidR="00E97635" w:rsidRPr="00BB47E4" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A322F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Improvement for 48V 8K/10K. (Sine wave shape during higher loads)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="0CA57386" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="0CA57386" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FFCD5BE" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A0B0A6" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Bug removed from Virtual Switch. (Ignore AC input did not function)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E97635" w:rsidRPr="0086137C" w14:paraId="28E5D2F4" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="00E97635" w:rsidRPr="00817FF2" w14:paraId="28E5D2F4" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="424D9D65" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="369BF622" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -14956,51 +13096,50 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Virtual Switch re-introduced again. User can choose between using Virtual Switch or using Assistants</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DBE00A5" w14:textId="77777777" w:rsidR="00E97635" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Bu fix which resulted in overload errors in certain 3–phase HUb2 systems</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D2B804D" w14:textId="77777777" w:rsidR="00E97635" w:rsidRPr="000E1AF3" w:rsidRDefault="00E97635">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Some (basic) settings can be done with the dipswitches again</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -15035,51 +13174,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">xxxx3xx firmware is only available for the new processor.  It supports assistants only and does not support Virtual Switch. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>It is advised not to use 3xx firmware anymore but use its successor xxxx4xx since that one supports both assistants and Virtual Switch. (Development on 3xx will cease)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="8253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="655211C5" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="655211C5" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="114EB17D" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxx307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12FBCE9F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15156,70 +13295,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Corrected power measurements in a slave</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="598AF0C4" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slave will indicate </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
+              <w:t>Slave will indicate VE.Bus error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="3528BF7A" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="3528BF7A" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="316082CE" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E86DFA4" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15239,310 +13364,268 @@
               <w:t>Fan regulation for compact changed to prevent unnecessary switch on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="773E895D" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="007F347C" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Fan regulation for All Multi/Quattro/Inverter (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Fan regulation for All Multi/Quattro/Inverter (non Compact) models with new processor changed to reduce overall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>non Compact</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>fan activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="3505916E" w14:textId="77777777" w:rsidTr="00006963">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77468D8C" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68B13914" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C548E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fixed a bug in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for Compact models (The bug </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C548E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> caused the SOC to be lost when the Compact is switched off with a remote panel or VE.Bus BMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E7B2F7" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>) models with new processor changed to reduce overall</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Fixed bug in the Bulk time measurement. When IDC was 0 this was erroneously considered as Bulk time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60C9B3DA" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>fan activity</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Several self-consumption hubs related algorithm improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="3505916E" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="79918E5F" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77468D8C" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
-[...9 lines deleted...]
-              <w:t>xxxx304</w:t>
+          <w:p w14:paraId="31A8FDA2" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68B13914" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+          <w:p w14:paraId="3B16ED12" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009C548E">
-[...38 lines deleted...]
-          <w:p w14:paraId="71E7B2F7" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>New PowerAssist constants for the 2609 and 2622 models</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="65AAF01D" w14:textId="77777777" w:rsidTr="00006963">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="600FD39D" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx302</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3606AD" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Fixed bug in the Bulk time measurement. When IDC was 0 this was erroneously considered as Bulk time</w:t>
-[...24 lines deleted...]
-              <w:t>Several self-consumption hubs related algorithm improvements</w:t>
+              <w:t>Added features used by the Hub-2 assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="79918E5F" w14:textId="77777777" w:rsidTr="00006963">
-[...101 lines deleted...]
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="058E66AC" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="058E66AC" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69CA7D7F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="183D5FBC" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="00D11D5F" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15691,70 +13774,56 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Corrected power measurements in a slave</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53A2A06F" w14:textId="77777777" w:rsidR="00887DE9" w:rsidRPr="00D11D5F" w:rsidRDefault="00887DE9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slave will indicate </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
+              <w:t>Slave will indicate VE.Bus error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="3AC0957A" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="00817FF2" w14:paraId="3AC0957A" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D5B4C7" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68851B12" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -15774,757 +13843,674 @@
               <w:t>Fan regulation for compact changed to prevent unnecessary switch on</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="556C6737" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Fan regulation for All Multi/Quattro/Inverter (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Fan regulation for All Multi/Quattro/Inverter (non Compact) models with new processor changed to reduce overall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>non Compact</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>fan activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="00817FF2" w14:paraId="49DA5D1F" w14:textId="77777777" w:rsidTr="00147EA3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="093343C3" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>xxxx207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EBB4C89" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>) models with new processor changed to reduce overall</w:t>
+              <w:t>Improved switching to net in case of an overload. (Prevented the overload action to continuously interfere with switch to net)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4273DC31" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fixed a bug in the with compact firmware, which caused the SOC to be lost when the Compact is switched off with a remote panel or VE.Bus BM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71D31505" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00D11D5F" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fixed a bug which prevented forcing charge states by toggling the front switch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="00817FF2" w14:paraId="7CC2CC9B" w14:textId="77777777" w:rsidTr="00147EA3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59335549" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="215BC85C" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Added functions which are necessary for the Silence fan assistant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5922280B" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Code shrinked, there is now more space for assistants</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6717CC" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Hub-2: improved regulation of PV energy used during charge, in systems with inductive and capacitive loads</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2408B2DF" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00D11D5F" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Bugfix: a master in a parallel system could, under special circumstances, switch on without the slaves switching on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="00817FF2" w14:paraId="5E0D9C69" w14:textId="77777777" w:rsidTr="00147EA3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58304DF8" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="502C0014" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Added GridAssist: do not shut down on overload while ignoring AC input, switch back to AC input instead</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="430BE911" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Added kWh counters: used by the new VRM dashboard (only new microp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rocessors, 26xxxxx and 27xxxxx)</w:t>
+            </w:r>
+            <w:hyperlink w:anchor="Note1" w:history="1">
+              <w:r w:rsidR="00887DE9" w:rsidRPr="00887DE9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:vertAlign w:val="superscript"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3AF8F6EF" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Internal changes necessary for the new ‘Self-consumption Hub-2 v2’ assistant</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C260CC8" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Improved Battery Monitor functionality: added setting for charge efficiency</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC54C51" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00D11D5F" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D11D5F">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AC Input current reported to control panels is now signed: when power is fed back to grid, this is shown on the Color Control GX. The BPP2, VGR2 and VER do not support this, and will show an erroneous value which is too far too high</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>fan activity</w:t>
+              <w:t>when power is being fed back to grid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="49DA5D1F" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="00817FF2" w14:paraId="22FC20DD" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="093343C3" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
-[...9 lines deleted...]
-              <w:t>xxxx207</w:t>
+          <w:p w14:paraId="4B3651F1" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EBB4C89" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+          <w:p w14:paraId="7DF276AB" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Improved switching to net in case of an overload. (Prevented the overload action to continuously interfere with switch to net)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4273DC31" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+              <w:t>A product that is on, will no longer switch off when a MK2.2b or BPP is plugged in</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59BF8271" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00D11D5F" w:rsidRDefault="00147EA3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fixed a bug in the with compact firmware, which caused the SOC to be lost when the Compact is switched off with a remote panel or </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>The Grid Support assistant can use temperature compensation in the charge profile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="00817FF2" w14:paraId="2084BB29" w14:textId="77777777" w:rsidTr="00147EA3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8582C5" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F69A28" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00D11D5F" w:rsidRDefault="00147EA3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>VE.Bus</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bug fixed in the LED handling by the “Grid Converter support” assistant in a Compact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00147EA3" w:rsidRPr="00817FF2" w14:paraId="3BFEF75A" w14:textId="77777777" w:rsidTr="00147EA3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F0CEA70" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8A9CA9" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="0065294C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> BM</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="71D31505" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRPr="00D11D5F" w:rsidRDefault="00147EA3">
+              <w:t>Improvements in writing and reading the assistants with VEConfigure3. The VE.Bus device will no longer switch off when reading the Assistants configuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A8CE4B" w14:textId="77777777" w:rsidR="0065294C" w:rsidRPr="00D11D5F" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Fixed a bug which prevented forcing charge states by toggling the front switch</w:t>
+              <w:t>Both writing and reading speed is increased</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="7CC2CC9B" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="0065294C" w:rsidRPr="00817FF2" w14:paraId="6059F8CF" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59335549" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
-[...9 lines deleted...]
-              <w:t>xxxx206</w:t>
+          <w:p w14:paraId="3F6404F2" w14:textId="77777777" w:rsidR="0065294C" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="215BC85C" w14:textId="77777777" w:rsidR="00147EA3" w:rsidRDefault="00147EA3">
+          <w:p w14:paraId="7B1E9C2A" w14:textId="77777777" w:rsidR="0065294C" w:rsidRPr="0065294C" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D11D5F">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Added functions which are necessary for the Silence fan assistant</w:t>
-[...70 lines deleted...]
-              <w:t>Bugfix: a master in a parallel system could, under special circumstances, switch on without the slaves switching on</w:t>
+              <w:t>Dipswitch configuration support removed, to create space for more assistants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00147EA3" w:rsidRPr="0086137C" w14:paraId="5E0D9C69" w14:textId="77777777" w:rsidTr="00147EA3">
-[...439 lines deleted...]
-      <w:tr w:rsidR="0065294C" w:rsidRPr="0086137C" w14:paraId="29294E72" w14:textId="77777777" w:rsidTr="00147EA3">
+      <w:tr w:rsidR="0065294C" w:rsidRPr="00817FF2" w14:paraId="29294E72" w14:textId="77777777" w:rsidTr="00147EA3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76AAF948" w14:textId="77777777" w:rsidR="0065294C" w:rsidRDefault="007F347C" w:rsidP="00147EA3">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="182A486D" w14:textId="77777777" w:rsidR="0065294C" w:rsidRPr="00D11D5F" w:rsidRDefault="0065294C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -16656,51 +14642,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>For 48V 8K/10K only.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>Sine wave shape during higher loads now correctly improved.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
               <w:t>(erroneously, 160 was not different from 159)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="4A00AD64" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="4A00AD64" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74F6DAD1" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="19" w:name="_Hlk442869208"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D358A1F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
@@ -16760,776 +14746,650 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Corrected power measurements in a slave</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="635E125C" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slave will indicate </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
+              <w:t>Slave will indicate VE.Bus error 19  when master wants to close the BF relay and the slave does not detect AC input voltage. (This indicates an installation error)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="6ABF31ED" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="6ABF31ED" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="516F0EBB" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C94FD1E" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Fan regulation for All Multi/Quattro/Inverter (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Fan regulation for All Multi/Quattro/Inverter (non Compact)  models with new processor changed to reduce overall fan activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="2A261182" w14:textId="77777777" w:rsidTr="00006963">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EB3C9F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx157</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32816C57" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>non Compact</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>For compacts: FAN regulation changed to prevent unnecessary switch on.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="18EE2CF3" w14:textId="77777777" w:rsidTr="00006963">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="117A8225" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx156</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DF77B8" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>)  models with new processor changed to reduce overall fan activity</w:t>
+              <w:t xml:space="preserve">Fixed a bug in </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for Compact models (The bug </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C548E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> caused the SOC to be lost when the Compact is switched off with a remote panel or VE.Bus BMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F00A31D" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C548E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Improved switching to net in case of overload</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="667E5E22" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C548E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1959/2659 model also adapted for the change in xxxx155</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="2A261182" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="23AFC4BA" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43EB3C9F" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
-[...9 lines deleted...]
-              <w:t>xxxx157</w:t>
+          <w:p w14:paraId="043F1DA7" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>xxxx155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32816C57" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
+          <w:p w14:paraId="04614C10" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>For compacts: FAN regulation changed to prevent unnecessary switch on.</w:t>
-[...183 lines deleted...]
-              <w:t xml:space="preserve"> with a special brand BF relay</w:t>
+              <w:t>Prevent output loss when switching to net while DC low on Multis/Quattros with a special brand BF relay</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B02C5" w14:paraId="59A41FD0" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="291ACEEA" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0480BB75" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bug removed. During Invert, the reported </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Bug removed. During Invert, the reported IMains was erroneously unequal to zero.</w:t>
+            </w:r>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>IMains</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:br/>
+              <w:t>(This bug does not have influence on the function of the Multi. Only the reported IMains was in error.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="5E0B8374" w14:textId="77777777" w:rsidTr="00006963">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08656421" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BEF93E" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> was erroneously unequal to zero.</w:t>
-            </w:r>
+              <w:t>Improved Bulk protection mechanism. (made equal to the one in the 2xx  version)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6C7C4B" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:br/>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Reported IMains is made signed. (The direction of the power on AC input can now correctly be displayed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E908A2" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>IMains</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Power, State and SOC are reported for display on a panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37FD2251" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> was in error.)</w:t>
+              <w:t>Added kWh counters: used by the new VRM dashboard (only new microprocessors, 26xxxxx and 27xxxxx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:hyperlink w:anchor="Note1" w:history="1">
+              <w:r w:rsidRPr="00887DE9">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:vertAlign w:val="superscript"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="051A53BF" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C548E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Supports changed compact hardware which results in shorter switch to mains times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="5E0B8374" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="6E17F084" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08656421" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
-[...9 lines deleted...]
-              <w:t>xxxx153</w:t>
+          <w:p w14:paraId="7ABED466" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34BEF93E" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+          <w:p w14:paraId="05E75667" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Improved Bulk protection mechanism. (made equal to the one in the 2xx  version)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D6C7C4B" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
+              <w:t>Introduction of new model</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16EA5EF3" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="317" w:hanging="218"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reported </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Removed bug from PowerAssist which resulted in less accuracy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3849463A" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>IMains</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Improved Input current regulation during charge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="59C8C92E" w14:textId="77777777" w:rsidTr="00006963">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2772E2CD" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>xxxx151</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D73AD35" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="317" w:hanging="218"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009C548E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> is made signed. (The direction of the power on AC input can now correctly be displayed</w:t>
-[...24 lines deleted...]
-              <w:t>Power, State and SOC are reported for display on a panel</w:t>
+              <w:t>Code changed to prevent a Multi/Quattro to switch off the moment a remote panel or MK2 is connected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37FD2251" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5">
-[...72 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="6E17F084" w14:textId="77777777" w:rsidTr="00006963">
-[...146 lines deleted...]
-      <w:tr w:rsidR="005B02C5" w:rsidRPr="0086137C" w14:paraId="742F1837" w14:textId="77777777" w:rsidTr="00006963">
+      <w:tr w:rsidR="005B02C5" w:rsidRPr="00817FF2" w14:paraId="742F1837" w14:textId="77777777" w:rsidTr="00006963">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06DADE87" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRDefault="005B02C5" w:rsidP="00006963">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>xxxx150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8253" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15979B57" w14:textId="77777777" w:rsidR="005B02C5" w:rsidRPr="009C548E" w:rsidRDefault="005B02C5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -17608,63 +15468,63 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note that this dashboard works only with the Color Control GX, not with VGR2 and VER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6422A0DB" w14:textId="77777777" w:rsidR="00887DE9" w:rsidRPr="00887DE9" w:rsidRDefault="00887DE9" w:rsidP="005B02C5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00887DE9" w:rsidRPr="00887DE9" w:rsidSect="0059637D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48EF2635" w14:textId="77777777" w:rsidR="00CB0E21" w:rsidRDefault="00CB0E21" w:rsidP="00D11D5F">
+    <w:p w14:paraId="101DFDE1" w14:textId="77777777" w:rsidR="00A46C99" w:rsidRDefault="00A46C99" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32935669" w14:textId="77777777" w:rsidR="00CB0E21" w:rsidRDefault="00CB0E21" w:rsidP="00D11D5F">
+    <w:p w14:paraId="6E95A33A" w14:textId="77777777" w:rsidR="00A46C99" w:rsidRDefault="00A46C99" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17694,76 +15554,76 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43DCED7E" w14:textId="77777777" w:rsidR="00CB0E21" w:rsidRDefault="00CB0E21" w:rsidP="00D11D5F">
+    <w:p w14:paraId="73B12ACE" w14:textId="77777777" w:rsidR="00A46C99" w:rsidRDefault="00A46C99" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="619D1F8D" w14:textId="77777777" w:rsidR="00CB0E21" w:rsidRDefault="00CB0E21" w:rsidP="00D11D5F">
+    <w:p w14:paraId="75624C4F" w14:textId="77777777" w:rsidR="00A46C99" w:rsidRDefault="00A46C99" w:rsidP="00D11D5F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AE1903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8346B308"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18399,50 +16259,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29E91CD1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DA02B00"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FAF1A9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A4A8314"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18511,51 +16484,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32D140D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3B23306"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18624,51 +16597,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36A93C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50B4A204"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18737,51 +16710,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CD46474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F7B81998"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18850,51 +16823,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4303051A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CEC2931A"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18963,51 +16936,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48A70036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC04B60C"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19076,51 +17049,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CB157F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8C49C6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19189,51 +17162,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="539A0B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7AAC87EA"/>
     <w:lvl w:ilvl="0" w:tplc="04130011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19275,51 +17248,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF00321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A228CB2"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19388,51 +17361,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD61114"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D660E1CA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19501,51 +17474,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="706A60FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BF65BE6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9FACF48C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -19614,51 +17587,164 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73072582"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF12374C"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77861992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B838D1E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19728,111 +17814,116 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1942839288">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="42562385">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1071079232">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1894463034">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="982857577">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="310213502">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1699820251">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="528837816">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="948778008">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="401147617">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1542092402">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="713193946">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="160316720">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1678776423">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2096003322">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="414018875">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="322393195">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2096003322">
-[...2 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="414018875">
+  <w:num w:numId="18" w16cid:durableId="2017227911">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="322393195">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="19" w16cid:durableId="1519125357">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="2017227911">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="20" w16cid:durableId="1214269745">
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="210"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D11D5F"/>
     <w:rsid w:val="000053FB"/>
     <w:rsid w:val="0001621B"/>
     <w:rsid w:val="00030279"/>
     <w:rsid w:val="00030652"/>
     <w:rsid w:val="000326C3"/>
     <w:rsid w:val="00034576"/>
     <w:rsid w:val="00044534"/>
     <w:rsid w:val="0004644C"/>
@@ -20050,102 +18141,105 @@
     <w:rsid w:val="00713943"/>
     <w:rsid w:val="007310A2"/>
     <w:rsid w:val="0073786D"/>
     <w:rsid w:val="00737E88"/>
     <w:rsid w:val="00750E79"/>
     <w:rsid w:val="00754D8C"/>
     <w:rsid w:val="00765A86"/>
     <w:rsid w:val="007706C8"/>
     <w:rsid w:val="00784896"/>
     <w:rsid w:val="007965B8"/>
     <w:rsid w:val="007A483E"/>
     <w:rsid w:val="007B1AD1"/>
     <w:rsid w:val="007B3E04"/>
     <w:rsid w:val="007D0BF7"/>
     <w:rsid w:val="007D4FC0"/>
     <w:rsid w:val="007D6495"/>
     <w:rsid w:val="007D73A8"/>
     <w:rsid w:val="007E3130"/>
     <w:rsid w:val="007F05FA"/>
     <w:rsid w:val="007F0EAB"/>
     <w:rsid w:val="007F347C"/>
     <w:rsid w:val="00801C0C"/>
     <w:rsid w:val="00810251"/>
     <w:rsid w:val="008113E9"/>
     <w:rsid w:val="00813983"/>
+    <w:rsid w:val="00817FF2"/>
     <w:rsid w:val="008226C3"/>
     <w:rsid w:val="008254D5"/>
     <w:rsid w:val="008258F8"/>
     <w:rsid w:val="008322F5"/>
     <w:rsid w:val="008334C0"/>
     <w:rsid w:val="00851E43"/>
     <w:rsid w:val="008575AD"/>
     <w:rsid w:val="00860379"/>
     <w:rsid w:val="0086137C"/>
     <w:rsid w:val="00862A4F"/>
     <w:rsid w:val="008652A7"/>
     <w:rsid w:val="008654EE"/>
     <w:rsid w:val="0088237D"/>
     <w:rsid w:val="008874F6"/>
     <w:rsid w:val="00887DE9"/>
     <w:rsid w:val="00890A33"/>
     <w:rsid w:val="0089668E"/>
     <w:rsid w:val="008A2720"/>
     <w:rsid w:val="008B4BD9"/>
     <w:rsid w:val="008B6DED"/>
     <w:rsid w:val="008C172F"/>
     <w:rsid w:val="008C2408"/>
     <w:rsid w:val="008C38F2"/>
     <w:rsid w:val="008D45CE"/>
     <w:rsid w:val="008D4F96"/>
     <w:rsid w:val="00905216"/>
     <w:rsid w:val="009069F6"/>
     <w:rsid w:val="0091384E"/>
     <w:rsid w:val="00915342"/>
     <w:rsid w:val="009257DA"/>
     <w:rsid w:val="00927B9C"/>
     <w:rsid w:val="0093183D"/>
     <w:rsid w:val="0095108F"/>
     <w:rsid w:val="00980502"/>
     <w:rsid w:val="009906EE"/>
+    <w:rsid w:val="00992AEA"/>
     <w:rsid w:val="009966F9"/>
     <w:rsid w:val="00996AB2"/>
     <w:rsid w:val="009B5B9E"/>
     <w:rsid w:val="009C1058"/>
     <w:rsid w:val="009C548E"/>
     <w:rsid w:val="009D0633"/>
     <w:rsid w:val="009D2427"/>
     <w:rsid w:val="009D3AC9"/>
     <w:rsid w:val="009D5694"/>
     <w:rsid w:val="009F156F"/>
     <w:rsid w:val="00A021D4"/>
     <w:rsid w:val="00A203B5"/>
     <w:rsid w:val="00A3128D"/>
     <w:rsid w:val="00A32ECC"/>
     <w:rsid w:val="00A4463E"/>
     <w:rsid w:val="00A4506E"/>
     <w:rsid w:val="00A460B3"/>
+    <w:rsid w:val="00A46C99"/>
     <w:rsid w:val="00A503C6"/>
     <w:rsid w:val="00A51702"/>
     <w:rsid w:val="00A5497C"/>
     <w:rsid w:val="00A55273"/>
     <w:rsid w:val="00A7179E"/>
     <w:rsid w:val="00A757ED"/>
     <w:rsid w:val="00A80BB2"/>
     <w:rsid w:val="00A836CA"/>
     <w:rsid w:val="00A87390"/>
     <w:rsid w:val="00A945A0"/>
     <w:rsid w:val="00A96716"/>
     <w:rsid w:val="00A96AD8"/>
     <w:rsid w:val="00AB56F1"/>
     <w:rsid w:val="00AC0096"/>
     <w:rsid w:val="00AC328C"/>
     <w:rsid w:val="00AC66C8"/>
     <w:rsid w:val="00AD53C3"/>
     <w:rsid w:val="00AE0843"/>
     <w:rsid w:val="00AE6D7B"/>
     <w:rsid w:val="00AE7DC6"/>
     <w:rsid w:val="00AF38F8"/>
     <w:rsid w:val="00B00291"/>
     <w:rsid w:val="00B013F1"/>
     <w:rsid w:val="00B13320"/>
     <w:rsid w:val="00B20F29"/>
@@ -21432,67 +19526,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622B46D6-8B05-4C12-857B-0E15039BF2AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>31568</Characters>
+  <Pages>15</Pages>
+  <Words>5572</Words>
+  <Characters>31761</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>263</Lines>
+  <Lines>264</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37032</CharactersWithSpaces>
+  <CharactersWithSpaces>37259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Peter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>