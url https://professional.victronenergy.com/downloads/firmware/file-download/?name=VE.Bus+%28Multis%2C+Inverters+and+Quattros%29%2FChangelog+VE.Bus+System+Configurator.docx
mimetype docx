--- v0 (2026-03-11)
+++ v1 (2026-05-12)
@@ -7,106 +7,301 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="590E4446" w14:textId="20E76CE6" w:rsidR="0065688F" w:rsidRPr="00FB7BAE" w:rsidRDefault="00DA45A4" w:rsidP="00DA45A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB7BAE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Changelog  </w:t>
       </w:r>
       <w:r w:rsidR="0065688F" w:rsidRPr="00FB7BAE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>VE</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009E6C6D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0065688F" w:rsidRPr="00FB7BAE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bus System Configurator (9009xxx)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B703B2" w14:textId="4F149D9B" w:rsidR="004B3A55" w:rsidRDefault="004B3A55" w:rsidP="004B3A55">
+    <w:p w14:paraId="667FFEEE" w14:textId="7552380C" w:rsidR="00944B9F" w:rsidRDefault="00944B9F" w:rsidP="00944B9F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>V90091</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Released </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B79B102" w14:textId="11476985" w:rsidR="00944B9F" w:rsidRPr="00944B9F" w:rsidRDefault="00944B9F" w:rsidP="00944B9F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00944B9F">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bug removed which could result in devices not being discovere</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7EFA68" w14:textId="1679BA0D" w:rsidR="00F66D14" w:rsidRPr="00F66D14" w:rsidRDefault="00F66D14" w:rsidP="00F66D14">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>V900915</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="5815786A" w14:textId="77777777" w:rsidR="004B3A55" w:rsidRDefault="004B3A55" w:rsidP="004B3A55">
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– Released </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D0B783" w14:textId="123A3DAB" w:rsidR="00F66D14" w:rsidRDefault="00F66D14" w:rsidP="00F66D14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Recognizes “external transfer switch  systems” even is subversion is not “s99”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>(required for external transfer switch  systems i.c.w. microgrid)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54594896" w14:textId="1C82576E" w:rsidR="00F66D14" w:rsidRPr="00F66D14" w:rsidRDefault="00F66D14" w:rsidP="00F66D14">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Some m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“under the hood” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B703B2" w14:textId="4F149D9B" w:rsidR="004B3A55" w:rsidRDefault="004B3A55" w:rsidP="004B3A55">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V9009158– Released 8-9-2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5815786A" w14:textId="77777777" w:rsidR="004B3A55" w:rsidRPr="00F66D14" w:rsidRDefault="004B3A55" w:rsidP="004B3A55">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Minor changes, created with the latest libraries to stay up to date with VEConfig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB49469" w14:textId="0B4CF766" w:rsidR="002A71F3" w:rsidRDefault="002A71F3" w:rsidP="002A71F3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9157</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -219,51 +414,54 @@
       </w:r>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0-202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11BA80B2" w14:textId="1393B638" w:rsidR="000E3055" w:rsidRDefault="008072BF" w:rsidP="000E3055">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Supports the parallel compatibility ID mechanism which is added to newer firmwares.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53858D4E" w14:textId="7C6BDEF5" w:rsidR="000E3055" w:rsidRPr="00E05C74" w:rsidRDefault="000E3055" w:rsidP="000E3055">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Compatbile with Venus OS V3.50</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78172988" w14:textId="1ED7E49E" w:rsidR="00FE7BF3" w:rsidRDefault="00FE7BF3" w:rsidP="00FE7BF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
@@ -392,79 +590,51 @@
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AFA1E44" w14:textId="77777777" w:rsidR="00E3296B" w:rsidRPr="00E05C74" w:rsidRDefault="00E3296B" w:rsidP="00E3296B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Some additions in preparation </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> be used in future.</w:t>
+        <w:t>Some additions in preparation of a new controller to be used in future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="689A82C6" w14:textId="0FBECFBC" w:rsidR="00E05C74" w:rsidRDefault="00E05C74" w:rsidP="00C51BB9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>915</w:t>
       </w:r>
       <w:r w:rsidR="00AE6BB6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -506,65 +676,51 @@
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D2F0D2" w14:textId="7EF1C58F" w:rsidR="00E05C74" w:rsidRPr="00E05C74" w:rsidRDefault="00E05C74" w:rsidP="00E05C74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>3-phase systems can now be configured to have floating L</w:t>
-[...13 lines deleted...]
-        <w:t>3 phases.</w:t>
+        <w:t>3-phase systems can now be configured to have floating L2,L3 phases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C68D5F" w14:textId="136A1B00" w:rsidR="00C51BB9" w:rsidRPr="00B80A99" w:rsidRDefault="00C51BB9" w:rsidP="00C51BB9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9152</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -579,74 +735,83 @@
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B365FDE" w14:textId="77777777" w:rsidR="00C51BB9" w:rsidRDefault="00C51BB9" w:rsidP="00C51BB9">
+    <w:p w14:paraId="5B365FDE" w14:textId="77777777" w:rsidR="00C51BB9" w:rsidRPr="00F66D14" w:rsidRDefault="00C51BB9" w:rsidP="00C51BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="5008BE56" w14:textId="77777777" w:rsidR="00C51BB9" w:rsidRDefault="00C51BB9" w:rsidP="00C51BB9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Updated MK2/3 driver and included new MK3 firmware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5008BE56" w14:textId="77777777" w:rsidR="00C51BB9" w:rsidRPr="00F66D14" w:rsidRDefault="00C51BB9" w:rsidP="00C51BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F66D14">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Several minor under the hood changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31349152" w14:textId="4130F07F" w:rsidR="00B80A99" w:rsidRPr="00B80A99" w:rsidRDefault="00B80A99" w:rsidP="00B80A99">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9151</w:t>
       </w:r>
       <w:r w:rsidRPr="00B80A99">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -861,50 +1026,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Some minor under the hood changes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5705EF66" w14:textId="7281FFC5" w:rsidR="002677C5" w:rsidRDefault="002677C5" w:rsidP="002677C5">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>914</w:t>
       </w:r>
       <w:r w:rsidR="00BD6AC6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– Released </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>0</w:t>
@@ -975,60 +1141,52 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">bug fix for a system with Quattro’s </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE45F97" w14:textId="36D2BDC7" w:rsidR="00BD6AC6" w:rsidRDefault="00BD6AC6" w:rsidP="00BD6AC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">added special option for recovering in case of </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>added special option for recovering in case of a failure</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1BCEC9CF" w14:textId="77777777" w:rsidR="00BD6AC6" w:rsidRDefault="00BD6AC6" w:rsidP="00BD6AC6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9145</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– Released </w:t>
@@ -1063,51 +1221,50 @@
         </w:rPr>
         <w:t>MultiPlus-II 12/3000/120-50 2x120</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5493A6BA" w14:textId="5D1FC258" w:rsidR="00BD6AC6" w:rsidRPr="00BD6AC6" w:rsidRDefault="00BD6AC6" w:rsidP="00BD6AC6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6AC6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Added support for remote update</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C5348E" w14:textId="45C3CDAA" w:rsidR="00466429" w:rsidRDefault="00466429" w:rsidP="00466429">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9144</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1133,65 +1290,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Repaired a bug which was introduced in 9009124.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The “Switch as group” setting </w:t>
       </w:r>
       <w:r w:rsidR="00BC3315">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">for the secondary AC-Input of Quattros </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>was not correctly read from a remote (</w:t>
-[...13 lines deleted...]
-        <w:t>) configuration file.</w:t>
+        <w:t>was not correctly read from a remote (*.rvms) configuration file.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05526847" w14:textId="2A1D984F" w:rsidR="00861E60" w:rsidRDefault="00861E60" w:rsidP="00861E60">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>914</w:t>
       </w:r>
       <w:r w:rsidR="00102163">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1279,63 +1422,55 @@
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– Released </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>20-09-2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF978AB" w14:textId="77777777" w:rsidR="0017017B" w:rsidRPr="0017017B" w:rsidRDefault="0017017B" w:rsidP="0017017B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> whether connected devices all have the same firmware version. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Checks whether connected devices all have the same firmware version. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0696E741" w14:textId="77777777" w:rsidR="00FF3CEF" w:rsidRDefault="00FF3CEF" w:rsidP="00FF3CEF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9141</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1607,65 +1742,51 @@
         </w:rPr>
         <w:t xml:space="preserve">– Released </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>19-02-2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC84023" w14:textId="77777777" w:rsidR="0048101F" w:rsidRDefault="0048101F" w:rsidP="0048101F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">MultilPlus_II/MultiGrids (firmware revision &gt;454) can be used in an extended </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> system now when the selected grid code is ‘none’. This VEBUS System Configurator takes care of that.</w:t>
+        <w:t>MultilPlus_II/MultiGrids (firmware revision &gt;454) can be used in an extended VE.Bus system now when the selected grid code is ‘none’. This VEBUS System Configurator takes care of that.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F517F37" w14:textId="77777777" w:rsidR="0048101F" w:rsidRPr="008E5CF0" w:rsidRDefault="0048101F" w:rsidP="0048101F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Some minor improvements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248A4E9A" w14:textId="77777777" w:rsidR="00C36F69" w:rsidRDefault="00C36F69" w:rsidP="00C36F69">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1783,50 +1904,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5CF0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Added info for VEBus error code 11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31587817" w14:textId="77777777" w:rsidR="00542C08" w:rsidRDefault="00542C08" w:rsidP="00542C08">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9134</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– Released </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>28-11-2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A03D270" w14:textId="77777777" w:rsidR="00542C08" w:rsidRPr="00F5209E" w:rsidRDefault="00542C08" w:rsidP="00542C08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1895,51 +2017,50 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Under the hood changes and minor improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12178086" w14:textId="77777777" w:rsidR="00864E99" w:rsidRDefault="00864E99" w:rsidP="00864E99">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9132</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">– Released </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>12-10-2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAA5711" w14:textId="77777777" w:rsidR="001A6FF0" w:rsidRDefault="001A6FF0" w:rsidP="00864E99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1950,97 +2071,69 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supports MK3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63DAFE77" w14:textId="77777777" w:rsidR="001A6FF0" w:rsidRDefault="001A6FF0" w:rsidP="00864E99">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Integration with VEConfigure3</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> passwords are remembered during complete session.</w:t>
+        <w:t>Integration with VEConfigure3:  Grid passwords are remembered during complete session.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63610C85" w14:textId="77777777" w:rsidR="001A6FF0" w:rsidRPr="001A6FF0" w:rsidRDefault="001A6FF0" w:rsidP="001A6FF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Added some checks for systems </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> with MultiGrid Multis.</w:t>
+        <w:t>Added some checks for systems build with MultiGrid Multis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2A3CBC" w14:textId="77777777" w:rsidR="00BF3F5B" w:rsidRDefault="00BF3F5B" w:rsidP="00BF3F5B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9131</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2360,65 +2453,51 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-2015</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0D9B24" w14:textId="77777777" w:rsidR="0069144F" w:rsidRPr="0069144F" w:rsidRDefault="0069144F" w:rsidP="0069144F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">When a remote file is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> which is older than 1 day, a warning is issued that it might be advisable to re-create the remote file to make sure the settings correspond with the device.</w:t>
+        <w:t>When a remote file is opened which is older than 1 day, a warning is issued that it might be advisable to re-create the remote file to make sure the settings correspond with the device.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E05AB83" w14:textId="77777777" w:rsidR="0069144F" w:rsidRPr="0069144F" w:rsidRDefault="0069144F" w:rsidP="0069144F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Several ‘under the hood’ changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A91AEF5" w14:textId="77777777" w:rsidR="00CD2949" w:rsidRPr="004672E3" w:rsidRDefault="00CD2949" w:rsidP="00CD2949">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2485,65 +2564,51 @@
         <w:t>Added handling of ‘remote’ VEConfigure files.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>(Remote VEConfigure is not yet released on the CCGX but will be soon.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="669C3927" w14:textId="77777777" w:rsidR="00BA2C42" w:rsidRPr="004672E3" w:rsidRDefault="00BA2C42" w:rsidP="00CD2949">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Error code description for </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> error 19 added.</w:t>
+        <w:t>Error code description for VE.Bus error 19 added.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12497133" w14:textId="77777777" w:rsidR="004672E3" w:rsidRPr="004672E3" w:rsidRDefault="004672E3" w:rsidP="004672E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V900</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9125</w:t>
       </w:r>
       <w:r w:rsidRPr="004672E3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -2653,97 +2718,97 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Prepared for remote configuration. (can open RVMS files)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C2A512F" w14:textId="77777777" w:rsidR="003B0CA9" w:rsidRDefault="003B0CA9" w:rsidP="003B0CA9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>v9009123 – released 14-4-2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E79714F" w14:textId="77777777" w:rsidR="003B0CA9" w:rsidRDefault="003B0CA9" w:rsidP="003B0CA9">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changes for the user:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FCB97D" w14:textId="77777777" w:rsidR="003B0CA9" w:rsidRPr="00FF2AF3" w:rsidRDefault="003B0CA9" w:rsidP="003B0CA9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tutorial corrected. Dongle is not mentioned anymore.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4164EFCA" w14:textId="77777777" w:rsidR="00FF2AF3" w:rsidRDefault="003B0CA9" w:rsidP="00FF2AF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>v9009122 – released 27-</w:t>
       </w:r>
       <w:r w:rsidR="00FF2AF3">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2-2014</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="584FEA21" w14:textId="77777777" w:rsidR="00FF2AF3" w:rsidRDefault="00FF2AF3" w:rsidP="00FF2AF3">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changes for the user:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CD5D459" w14:textId="77777777" w:rsidR="00FF2AF3" w:rsidRPr="00FF2AF3" w:rsidRDefault="00FF2AF3" w:rsidP="00FF2AF3">
       <w:pPr>
@@ -2809,143 +2874,113 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Quick start button added.</w:t>
       </w:r>
       <w:r w:rsidR="00700F6A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>When clicked</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00700F6A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> VE.Bus System Configurator will try to connect using the last valid COMport.</w:t>
+      </w:r>
       <w:r w:rsidR="00700F6A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>VE.Bus</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t>(Button is visible only at startup and only when a valid port has been chosen before</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>(Button is visible only at startup and only when a valid port has been chosen before. )</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="65DAECE1" w14:textId="77777777" w:rsidR="00700F6A" w:rsidRDefault="00700F6A" w:rsidP="00700F6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Checking for updates cannot be disabled anymore.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">(The user can still </w:t>
       </w:r>
       <w:r w:rsidRPr="00700F6A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">select </w:t>
       </w:r>
       <w:r w:rsidR="0084041D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>‘N</w:t>
       </w:r>
       <w:r w:rsidRPr="00700F6A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0084041D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:r w:rsidRPr="00700F6A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> when</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> prompted for an update</w:t>
+        <w:t xml:space="preserve"> when prompted for an update</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABE676E" w14:textId="77777777" w:rsidR="00DC4C33" w:rsidRPr="00700F6A" w:rsidRDefault="00DC4C33" w:rsidP="00700F6A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>An update (re-)installs the complete package.</w:t>
       </w:r>
@@ -2971,198 +3006,128 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changes for the user:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B547572" w14:textId="77777777" w:rsidR="00BA23F8" w:rsidRPr="00BA23F8" w:rsidRDefault="00BA23F8" w:rsidP="00BA23F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bug removed: A </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> BMS was detected as a remote panel with a wrong s/w version.</w:t>
+        <w:t>Bug removed: A VE.Bus BMS was detected as a remote panel with a wrong s/w version.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>However</w:t>
       </w:r>
       <w:r w:rsidR="004619F1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> when the procedure is followed correctly</w:t>
       </w:r>
       <w:r w:rsidR="004619F1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> this bug would never occur since we prescribe that the </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> when configuring the system.</w:t>
+        <w:t xml:space="preserve"> this bug would never occur since we prescribe that the VE.Bus BMS has to be removed from the VE.Bus when configuring the system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522A6ED4" w14:textId="77777777" w:rsidR="0031581C" w:rsidRDefault="0031581C" w:rsidP="00BA23F8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>v9009119 – released 19-7-2013</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40EAA1BE" w14:textId="77777777" w:rsidR="0031581C" w:rsidRDefault="0031581C" w:rsidP="0031581C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changes for the user:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="044BD0FE" w14:textId="77777777" w:rsidR="0031581C" w:rsidRPr="0031581C" w:rsidRDefault="0031581C" w:rsidP="0031581C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">When sending a </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> setup, all assistants are cleared.</w:t>
+        <w:t>When sending a VE.Bus setup, all assistants are cleared.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9D4104" w14:textId="77777777" w:rsidR="0065688F" w:rsidRDefault="00EA2B55" w:rsidP="0065688F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="0065688F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>9009118</w:t>
       </w:r>
       <w:r w:rsidR="00FB7BAE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -3248,51 +3213,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="040C6436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78282630"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
@@ -6434,50 +6399,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AAA690A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEDA11A8"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6752792A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="166EC564"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6546,51 +6624,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E9B0525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35AA471E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6659,51 +6737,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A47488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="977019E0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6772,51 +6850,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76CB0F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FCEBDA2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6885,51 +6963,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9F3E60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AFCD618"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7020,134 +7098,148 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="24644344">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2126536810">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="31925057">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1123112284">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1951624589">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2105419102">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1546212838">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="161745326">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="719286555">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1566917429">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1469974966">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1540320187">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1777023566">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1289504697">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1938366257">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="865026803">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="160581542">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1606420513">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2096895509">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="566108471">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1830902755">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1918319790">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1399207951">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="264119939">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="710155507">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="887451726">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1106929288">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="399210899">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="783693537">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="464585947">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1146894672">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="446699991">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="648553581">
     <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1566843321">
+    <w:abstractNumId w:val="11"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="73017475">
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00477B0F"/>
     <w:rsid w:val="00003C3F"/>
     <w:rsid w:val="00035F8A"/>
     <w:rsid w:val="0004421B"/>
     <w:rsid w:val="00060083"/>
     <w:rsid w:val="000E3055"/>
     <w:rsid w:val="00102163"/>
     <w:rsid w:val="00114B96"/>
     <w:rsid w:val="001533AE"/>
     <w:rsid w:val="0017017B"/>
     <w:rsid w:val="00172DE8"/>
     <w:rsid w:val="00174C9D"/>
     <w:rsid w:val="00183A85"/>
     <w:rsid w:val="001A6FF0"/>
     <w:rsid w:val="001C071D"/>
     <w:rsid w:val="001E74EC"/>
     <w:rsid w:val="00217493"/>
@@ -7190,91 +7282,95 @@
     <w:rsid w:val="006176F6"/>
     <w:rsid w:val="0064374F"/>
     <w:rsid w:val="0065688F"/>
     <w:rsid w:val="00665561"/>
     <w:rsid w:val="0069144F"/>
     <w:rsid w:val="00700F6A"/>
     <w:rsid w:val="00731138"/>
     <w:rsid w:val="00753EDB"/>
     <w:rsid w:val="00755173"/>
     <w:rsid w:val="007C2A53"/>
     <w:rsid w:val="008072BF"/>
     <w:rsid w:val="0084041D"/>
     <w:rsid w:val="00861E60"/>
     <w:rsid w:val="008643F0"/>
     <w:rsid w:val="00864E99"/>
     <w:rsid w:val="0087643F"/>
     <w:rsid w:val="00884F2C"/>
     <w:rsid w:val="00885AF0"/>
     <w:rsid w:val="008B0E0E"/>
     <w:rsid w:val="008C4BC4"/>
     <w:rsid w:val="008D064F"/>
     <w:rsid w:val="008D3D47"/>
     <w:rsid w:val="008E5CF0"/>
     <w:rsid w:val="00925D4F"/>
     <w:rsid w:val="00941389"/>
+    <w:rsid w:val="00944B9F"/>
     <w:rsid w:val="009502CC"/>
     <w:rsid w:val="00976F83"/>
     <w:rsid w:val="009E1CB1"/>
     <w:rsid w:val="009E5B1C"/>
     <w:rsid w:val="009E6C6D"/>
     <w:rsid w:val="00A06256"/>
     <w:rsid w:val="00AA5AB8"/>
     <w:rsid w:val="00AE6BB6"/>
     <w:rsid w:val="00B32023"/>
     <w:rsid w:val="00B80A99"/>
     <w:rsid w:val="00B83C53"/>
     <w:rsid w:val="00BA1546"/>
     <w:rsid w:val="00BA23F8"/>
     <w:rsid w:val="00BA2C42"/>
     <w:rsid w:val="00BA4F3B"/>
     <w:rsid w:val="00BC3315"/>
     <w:rsid w:val="00BD6AC6"/>
+    <w:rsid w:val="00BE2C1C"/>
     <w:rsid w:val="00BF3F5B"/>
     <w:rsid w:val="00C36F69"/>
     <w:rsid w:val="00C51BB9"/>
     <w:rsid w:val="00C77945"/>
     <w:rsid w:val="00CB7D91"/>
     <w:rsid w:val="00CD2949"/>
     <w:rsid w:val="00CE45A0"/>
     <w:rsid w:val="00D35479"/>
     <w:rsid w:val="00D741E4"/>
+    <w:rsid w:val="00D97FC4"/>
     <w:rsid w:val="00DA45A4"/>
     <w:rsid w:val="00DC1516"/>
     <w:rsid w:val="00DC4C33"/>
     <w:rsid w:val="00DF6615"/>
     <w:rsid w:val="00E030E2"/>
     <w:rsid w:val="00E05C74"/>
     <w:rsid w:val="00E3296B"/>
     <w:rsid w:val="00E34AF8"/>
     <w:rsid w:val="00EA2B55"/>
     <w:rsid w:val="00EB58A9"/>
     <w:rsid w:val="00EC44DB"/>
     <w:rsid w:val="00EE5F78"/>
     <w:rsid w:val="00F23995"/>
     <w:rsid w:val="00F42287"/>
     <w:rsid w:val="00F5209E"/>
+    <w:rsid w:val="00F66D14"/>
     <w:rsid w:val="00F90A83"/>
     <w:rsid w:val="00FA5188"/>
     <w:rsid w:val="00FB7BAE"/>
     <w:rsid w:val="00FC75A2"/>
     <w:rsid w:val="00FE7BF3"/>
     <w:rsid w:val="00FF2AF3"/>
     <w:rsid w:val="00FF3CEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -7763,51 +7859,50 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003A17A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -8217,66 +8312,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>865</Words>
-  <Characters>4937</Characters>
+  <Words>911</Words>
+  <Characters>5193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Victron Energy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5791</CharactersWithSpaces>
+  <CharactersWithSpaces>6092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Peter</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>