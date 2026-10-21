--- v0 (2026-04-21)
+++ v1 (2026-10-21)
@@ -12,60 +12,62 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="46DFDBC9" w14:textId="27FBD56E" w:rsidR="003F4A83" w:rsidRPr="00B240D0" w:rsidRDefault="00853BAB" w:rsidP="00B02E85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>SuperPack</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="009D0AAA" w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00023A68" w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">NG </w:t>
       </w:r>
       <w:r w:rsidR="00131D45" w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
@@ -83,74 +85,120 @@
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A848F2A" w14:textId="77777777" w:rsidR="00B62A62" w:rsidRPr="00B240D0" w:rsidRDefault="00B62A62" w:rsidP="00B62A62">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>How to update?</w:t>
+        <w:t xml:space="preserve">How </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A750404" w14:textId="2402EE6D" w:rsidR="00B62A62" w:rsidRPr="00B240D0" w:rsidRDefault="00B62A62" w:rsidP="00B62A62">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Update using VictronConnect. This program is available for download on </w:t>
+        <w:t xml:space="preserve">Update using </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>VictronConnect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This program is available for download on </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00ED29E2" w:rsidRPr="00B240D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
           </w:rPr>
           <w:t>https://www.victronenergy.com/support-and-downloads/software</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D0AAA" w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3627EB6A" w14:textId="77777777" w:rsidR="00131D45" w:rsidRPr="00B240D0" w:rsidRDefault="00131D45" w:rsidP="003F4A83">
@@ -186,60 +234,73 @@
         <w:t>What version do I have?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0145C0" w14:textId="77777777" w:rsidR="003F4A83" w:rsidRPr="00B240D0" w:rsidRDefault="00131D45" w:rsidP="003F4A83">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Firmware version is visible in </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B62A62" w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>VictronConnect.</w:t>
+        <w:t>VictronConnect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B62A62" w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDD9337" w14:textId="77777777" w:rsidR="003F4A83" w:rsidRPr="00B240D0" w:rsidRDefault="003F4A83" w:rsidP="00B02E85">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68659539" w14:textId="77777777" w:rsidR="00B62A62" w:rsidRPr="00B240D0" w:rsidRDefault="00B02E85" w:rsidP="005A19D0">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:pPr>
       <w:r w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
@@ -269,50 +330,188 @@
         </w:rPr>
         <w:t>log</w:t>
       </w:r>
       <w:r w:rsidR="003F4A83" w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003F4A83" w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0E744805" w14:textId="274FC4D0" w:rsidR="00CE02D2" w:rsidRDefault="00CE02D2" w:rsidP="00CE02D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>v1.0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B240D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6B93B8" w14:textId="20FBE675" w:rsidR="00CE02D2" w:rsidRDefault="00FF3BA2" w:rsidP="00CE02D2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF3BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Improved electronic switch overheating protections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E6ECA5" w14:textId="77777777" w:rsidR="00CE02D2" w:rsidRPr="00B240D0" w:rsidRDefault="00CE02D2" w:rsidP="00CE02D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="55474223" w14:textId="733E1F67" w:rsidR="009268B0" w:rsidRPr="00B240D0" w:rsidRDefault="009268B0" w:rsidP="009268B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B240D0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>v1.0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3364,93 +3563,97 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="888540058">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="753554187">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="153760687">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="997729582">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1186360657">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1451632174">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00030455"/>
+    <w:rsid w:val="00014865"/>
     <w:rsid w:val="00023A68"/>
     <w:rsid w:val="00030455"/>
     <w:rsid w:val="00034CE1"/>
     <w:rsid w:val="000502B4"/>
     <w:rsid w:val="00052FFB"/>
     <w:rsid w:val="0005741A"/>
     <w:rsid w:val="00061207"/>
     <w:rsid w:val="00066B32"/>
     <w:rsid w:val="000800D2"/>
     <w:rsid w:val="00095BB7"/>
     <w:rsid w:val="000A065D"/>
     <w:rsid w:val="000B1EFC"/>
     <w:rsid w:val="000B2D49"/>
     <w:rsid w:val="000C127E"/>
     <w:rsid w:val="000C469C"/>
     <w:rsid w:val="000E11C3"/>
+    <w:rsid w:val="000E3978"/>
     <w:rsid w:val="001158A9"/>
     <w:rsid w:val="00131D45"/>
     <w:rsid w:val="00180C2E"/>
     <w:rsid w:val="00186579"/>
     <w:rsid w:val="0019528A"/>
     <w:rsid w:val="001A2A33"/>
     <w:rsid w:val="001A7CBF"/>
     <w:rsid w:val="001D09FD"/>
     <w:rsid w:val="001D1586"/>
     <w:rsid w:val="001D15D3"/>
     <w:rsid w:val="001D6824"/>
     <w:rsid w:val="00203EB6"/>
     <w:rsid w:val="00210BC4"/>
+    <w:rsid w:val="002173D3"/>
     <w:rsid w:val="00277C36"/>
     <w:rsid w:val="002A525A"/>
     <w:rsid w:val="002C2947"/>
     <w:rsid w:val="002D1E57"/>
     <w:rsid w:val="002E0ECA"/>
     <w:rsid w:val="00307061"/>
     <w:rsid w:val="00312AE5"/>
     <w:rsid w:val="003459AC"/>
     <w:rsid w:val="0037774A"/>
     <w:rsid w:val="00394639"/>
     <w:rsid w:val="00395316"/>
     <w:rsid w:val="0039798B"/>
     <w:rsid w:val="003A29EC"/>
     <w:rsid w:val="003D1A2E"/>
     <w:rsid w:val="003D39BE"/>
     <w:rsid w:val="003F4A83"/>
     <w:rsid w:val="003F6F64"/>
     <w:rsid w:val="00403881"/>
     <w:rsid w:val="004273F1"/>
     <w:rsid w:val="00432FA9"/>
     <w:rsid w:val="00440CCD"/>
     <w:rsid w:val="00442E58"/>
     <w:rsid w:val="00443BA7"/>
     <w:rsid w:val="00461070"/>
     <w:rsid w:val="00480EAA"/>
@@ -3507,160 +3710,165 @@
     <w:rsid w:val="00806A82"/>
     <w:rsid w:val="00815015"/>
     <w:rsid w:val="00827011"/>
     <w:rsid w:val="008334E4"/>
     <w:rsid w:val="008438ED"/>
     <w:rsid w:val="00853BAB"/>
     <w:rsid w:val="00855FA3"/>
     <w:rsid w:val="0086597A"/>
     <w:rsid w:val="008668F3"/>
     <w:rsid w:val="008900BC"/>
     <w:rsid w:val="0089253B"/>
     <w:rsid w:val="00893441"/>
     <w:rsid w:val="00895080"/>
     <w:rsid w:val="008B0B68"/>
     <w:rsid w:val="008B346E"/>
     <w:rsid w:val="008B4C89"/>
     <w:rsid w:val="008B61D2"/>
     <w:rsid w:val="008C64BC"/>
     <w:rsid w:val="008F1108"/>
     <w:rsid w:val="00905BA0"/>
     <w:rsid w:val="009268B0"/>
     <w:rsid w:val="00932C7D"/>
     <w:rsid w:val="00936ED1"/>
     <w:rsid w:val="00940151"/>
     <w:rsid w:val="00947B21"/>
+    <w:rsid w:val="009753A5"/>
     <w:rsid w:val="00976AF2"/>
     <w:rsid w:val="009A57BE"/>
     <w:rsid w:val="009A6C3F"/>
     <w:rsid w:val="009A6E5F"/>
     <w:rsid w:val="009D0AAA"/>
     <w:rsid w:val="009D2CB4"/>
     <w:rsid w:val="009E0363"/>
     <w:rsid w:val="009E5C4D"/>
     <w:rsid w:val="009E7944"/>
     <w:rsid w:val="009F545A"/>
     <w:rsid w:val="00A01218"/>
     <w:rsid w:val="00A1431C"/>
     <w:rsid w:val="00A16B98"/>
     <w:rsid w:val="00A3797C"/>
     <w:rsid w:val="00A448FE"/>
     <w:rsid w:val="00A44BEE"/>
     <w:rsid w:val="00A46CB3"/>
     <w:rsid w:val="00A51EEE"/>
     <w:rsid w:val="00A626A7"/>
     <w:rsid w:val="00A85DE3"/>
     <w:rsid w:val="00A9157B"/>
     <w:rsid w:val="00AC23E1"/>
     <w:rsid w:val="00AC7FDE"/>
     <w:rsid w:val="00AD0153"/>
     <w:rsid w:val="00AD55D6"/>
     <w:rsid w:val="00AE0B16"/>
     <w:rsid w:val="00AE7DA9"/>
     <w:rsid w:val="00B02E85"/>
+    <w:rsid w:val="00B0741A"/>
     <w:rsid w:val="00B2274E"/>
     <w:rsid w:val="00B240D0"/>
     <w:rsid w:val="00B30CCB"/>
     <w:rsid w:val="00B460B6"/>
     <w:rsid w:val="00B46F33"/>
     <w:rsid w:val="00B62A62"/>
     <w:rsid w:val="00B756F9"/>
     <w:rsid w:val="00B81B9B"/>
     <w:rsid w:val="00B904F6"/>
     <w:rsid w:val="00B9334D"/>
     <w:rsid w:val="00BA077F"/>
     <w:rsid w:val="00BB2DCB"/>
     <w:rsid w:val="00BC18DC"/>
     <w:rsid w:val="00BC2A63"/>
     <w:rsid w:val="00BD7C6C"/>
     <w:rsid w:val="00BE4F80"/>
     <w:rsid w:val="00BE7809"/>
     <w:rsid w:val="00BF2E78"/>
     <w:rsid w:val="00BF47C7"/>
     <w:rsid w:val="00C23528"/>
     <w:rsid w:val="00C3289F"/>
     <w:rsid w:val="00C36EC5"/>
     <w:rsid w:val="00C41360"/>
     <w:rsid w:val="00C4685B"/>
     <w:rsid w:val="00C62314"/>
     <w:rsid w:val="00C852C3"/>
     <w:rsid w:val="00C90A41"/>
     <w:rsid w:val="00CC08FD"/>
     <w:rsid w:val="00CD3A2E"/>
+    <w:rsid w:val="00CE02D2"/>
     <w:rsid w:val="00CE08B8"/>
     <w:rsid w:val="00CE3B11"/>
     <w:rsid w:val="00CE45BF"/>
     <w:rsid w:val="00CF46CA"/>
     <w:rsid w:val="00CF6F86"/>
     <w:rsid w:val="00D006A2"/>
     <w:rsid w:val="00D11814"/>
     <w:rsid w:val="00D15B20"/>
     <w:rsid w:val="00D226E9"/>
     <w:rsid w:val="00D26601"/>
     <w:rsid w:val="00D37CCB"/>
     <w:rsid w:val="00D438DC"/>
     <w:rsid w:val="00D73D60"/>
     <w:rsid w:val="00D92716"/>
+    <w:rsid w:val="00DB1EBF"/>
     <w:rsid w:val="00DB35C0"/>
     <w:rsid w:val="00DB6BC2"/>
     <w:rsid w:val="00DB6C17"/>
     <w:rsid w:val="00DC0D32"/>
     <w:rsid w:val="00DD0FCE"/>
     <w:rsid w:val="00DD54AC"/>
     <w:rsid w:val="00DE1E31"/>
     <w:rsid w:val="00E07CB8"/>
     <w:rsid w:val="00E42084"/>
     <w:rsid w:val="00E44150"/>
     <w:rsid w:val="00E44D38"/>
     <w:rsid w:val="00E62C9F"/>
     <w:rsid w:val="00E71A54"/>
     <w:rsid w:val="00E73214"/>
     <w:rsid w:val="00E83C95"/>
     <w:rsid w:val="00EB02D6"/>
     <w:rsid w:val="00EB396B"/>
     <w:rsid w:val="00ED29E2"/>
     <w:rsid w:val="00EE5B25"/>
     <w:rsid w:val="00F05E4D"/>
     <w:rsid w:val="00F11FDB"/>
     <w:rsid w:val="00F13883"/>
     <w:rsid w:val="00F20F5F"/>
     <w:rsid w:val="00F32205"/>
     <w:rsid w:val="00F606D1"/>
     <w:rsid w:val="00F80CD2"/>
     <w:rsid w:val="00F868F2"/>
     <w:rsid w:val="00F927A6"/>
     <w:rsid w:val="00F95870"/>
     <w:rsid w:val="00FB1313"/>
     <w:rsid w:val="00FB3A89"/>
     <w:rsid w:val="00FC16B0"/>
     <w:rsid w:val="00FC27AA"/>
     <w:rsid w:val="00FC2E39"/>
     <w:rsid w:val="00FC4F1B"/>
     <w:rsid w:val="00FD1446"/>
     <w:rsid w:val="00FD2346"/>
     <w:rsid w:val="00FE5993"/>
     <w:rsid w:val="00FF2FAE"/>
+    <w:rsid w:val="00FF3BA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7DABAD33"/>
@@ -5211,66 +5419,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC7B24B1-B4D7-4E64-A06F-1E665C57A94E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>113</Words>
-  <Characters>679</Characters>
+  <Words>140</Words>
+  <Characters>802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>779</CharactersWithSpaces>
+  <CharactersWithSpaces>941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>matthijs vader</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>