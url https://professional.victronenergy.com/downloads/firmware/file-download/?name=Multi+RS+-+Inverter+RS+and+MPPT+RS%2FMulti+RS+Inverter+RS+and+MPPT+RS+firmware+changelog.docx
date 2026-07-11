--- v0 (2026-05-12)
+++ v1 (2026-07-11)
@@ -2972,2050 +2972,2824 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Change log:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="310CB5A1" w14:textId="77777777" w:rsidR="00D87232" w:rsidRDefault="00D87232" w:rsidP="00D87232">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05787528" w14:textId="62C61C2D" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+    <w:p w14:paraId="4E71B740" w14:textId="09614A4B" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>v1.2</w:t>
+        <w:t>v1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00F45C1F">
-[...11 lines deleted...]
-    <w:p w14:paraId="793331BB" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7 July 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B900377" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C07C799" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+    <w:p w14:paraId="5EE1D7AD" w14:textId="0E5F9FDB" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
+      <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to all RS products (Inverter RS, Multi RS and MPPT RS):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="11810B62" w14:textId="3D021F60" w:rsidR="00783A5C" w:rsidRPr="009A5C9D" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+        <w:t>Changes applying to Inverter RS and Multi RS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51301FF0" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...607 lines deleted...]
-    <w:p w14:paraId="63A377F8" w14:textId="74E089BB" w:rsidR="007D751E" w:rsidRPr="009A5C9D" w:rsidRDefault="007D751E" w:rsidP="007D751E">
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Adjust inverter start-up test sequence to address spurious error #56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191BF3F9" w14:textId="2E7F5D8A" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="005808A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
-          <w:sz w:val="17"/>
-[...116 lines deleted...]
-    <w:p w14:paraId="089BE957" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add setting 'do not restart after a short circuit' for the Inverter operation (VDE 2510-2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606B4F0D" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B76AEF0" w14:textId="77777777" w:rsidR="009A5C9D" w:rsidRPr="00FA1E48" w:rsidRDefault="009A5C9D" w:rsidP="009A5C9D">
+    <w:p w14:paraId="3732A56C" w14:textId="3527FF45" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
+      <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to all RS products (Inverter RS, Multi RS and MPPT RS):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00809A9C" w14:textId="0EB3F40F" w:rsidR="009A5C9D" w:rsidRPr="009A5C9D" w:rsidRDefault="009A5C9D" w:rsidP="008A27F0">
+        <w:t>Changes applying to the Inverter RS in 3-phase/parallel setups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D00EA1D" w14:textId="4C51D423" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Prevent full system shutdown in case a unit shuts down due to a protection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F6C186" w14:textId="77777777" w:rsidR="005808A0" w:rsidRPr="005808A0" w:rsidRDefault="005808A0" w:rsidP="005808A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5C9D">
-[...89 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005808A0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="30EBA81C" w14:textId="2590A98F" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:t>Do not restart the inverter if the phase assignment is modified in single phase off-grid parallel networked mode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B122974" w14:textId="73C0775F" w:rsidR="005808A0" w:rsidRPr="009A5C9D" w:rsidRDefault="005808A0" w:rsidP="005808A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005808A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix issue in settings synchronisation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEDC37F" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159B93B1" w14:textId="3B422CB2" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to Multi RS only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F83E962" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add support for the new energy meter VM-3P5A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629D3C27" w14:textId="19BC074F" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rework internal power calculations to ensure proper battery current limits and AC input current limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45197F0E" w14:textId="5AB2BE10" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Use built-in MPPT power for the AC loads if Discharge Disabled is active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E37C0E9" w14:textId="299294CE" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix conditional disconnect in combination with 'charger only' operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7DABA5" w14:textId="3B5FF0CD" w:rsidR="006A1A05" w:rsidRPr="009A5C9D" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix ac input disconnect function above 53Hz for grid code 'other', this issue was introduced in v1.22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175E3ECA" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707B44E3" w14:textId="5D719984" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to the Multi RS in 3 phase setups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440E9EAB" w14:textId="3DE72D2C" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix firmware update in 'passthrough' mode, please keep in mind that all units need to be updated to v1.30 before this actually works. To update to this firmware it is recommended to update the firmware in 'on' mode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265319FF" w14:textId="1A6952C4" w:rsidR="005808A0" w:rsidRPr="005808A0" w:rsidRDefault="005808A0" w:rsidP="005808A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005808A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Synchronise grid code settings in networked setups, aux input settings are not synchronised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3185AE44" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3CB8BA" w14:textId="5AF166C6" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to Multi RS19 only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACFCB62" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Update managed battery support, merge functionality from the GX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BA6151" w14:textId="58CA5B04" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add support for VoltSmile batteries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1387B202" w14:textId="70147DCB" w:rsidR="006A1A05" w:rsidRPr="009A5C9D" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add shared sense configuration settings (shared voltage sense and shared temperature sense)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC85094" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05787528" w14:textId="5D2ACB5B" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45C1F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>24 March 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793331BB" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C07C799" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to all RS products (Inverter RS, Multi RS and MPPT RS):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11810B62" w14:textId="3D021F60" w:rsidR="00783A5C" w:rsidRPr="009A5C9D" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fixed a communication issue with the VE.Bus BMS v2 and VE.Bus BMS NG, which prevented the charger from going into safe mode when the BMS is removed from the system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9E5711" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373CC1C9" w14:textId="60BA0B77" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to MPPT RS</w:t>
+        <w:t>Changes applying to the Multi RS and Inverter RS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9D1642" w14:textId="4CFD353F" w:rsidR="001B1AB5" w:rsidRPr="0047748C" w:rsidRDefault="001B1AB5" w:rsidP="0047748C">
+    <w:p w14:paraId="5B6F6DAE" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
-[...50 lines deleted...]
-    <w:p w14:paraId="07B7CACC" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Do not restart the inverter if the phase assignment (L1/L2/L3) is modified while the unit operates in stand-alone mode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCF8766" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add warning #77 'settings sync disabled', this pops up in case there is a mixed configuration where some units have settings synchronisation enabled and other units do not have it enabled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E30646" w14:textId="2923EE65" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partially synchronise the 'System configuration', share phase rotation setting but not </w:t>
+      </w:r>
+      <w:r w:rsidR="00702D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the operating mode </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tand-alone, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ingle phase or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hree phase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1074857F" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61321959" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to Multi RS only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E32CA9B" w14:textId="7098522D" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add grid code support for Denmark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D935C73" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394E6DD6" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to 3 phase configurations only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501991FC" w14:textId="0E17CF61" w:rsidR="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Improve phase rotation detection, preventing spurious disconnects on 3 phase system</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, this was visible as "Multi phase issue" in the disconnect log</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52724972" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AA41EB" w14:textId="59A3A022" w:rsidR="007D751E" w:rsidRPr="00FA1E48" w:rsidRDefault="007D751E" w:rsidP="007D751E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AFA165" w14:textId="77777777" w:rsidR="007D751E" w:rsidRDefault="007D751E" w:rsidP="007D751E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60536CCB" w14:textId="4ECC6565" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+    <w:p w14:paraId="584D2CC7" w14:textId="55650C44" w:rsidR="00D970DC" w:rsidRDefault="00D970DC" w:rsidP="007D751E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This release is made only for the Multi RS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728122C3" w14:textId="77777777" w:rsidR="00D970DC" w:rsidRDefault="00D970DC" w:rsidP="007D751E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CF9568" w14:textId="069E55AA" w:rsidR="007D751E" w:rsidRPr="00FA1E48" w:rsidRDefault="007D751E" w:rsidP="007D751E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Changes applying to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Multi RS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A377F8" w14:textId="74E089BB" w:rsidR="007D751E" w:rsidRPr="009A5C9D" w:rsidRDefault="007D751E" w:rsidP="007D751E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix issue causing incorrect alarm '</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Error Code: #59 - ACIN1 relay test fault</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on some installations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2E064C" w14:textId="77777777" w:rsidR="007D751E" w:rsidRPr="00FA1E48" w:rsidRDefault="007D751E" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4332A2CA" w14:textId="3A88F884" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk219102582"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v1.27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0031661A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089BE957" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B76AEF0" w14:textId="77777777" w:rsidR="009A5C9D" w:rsidRPr="00FA1E48" w:rsidRDefault="009A5C9D" w:rsidP="009A5C9D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to all RS products (Inverter RS, Multi RS and MPPT RS):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00809A9C" w14:textId="0EB3F40F" w:rsidR="009A5C9D" w:rsidRPr="009A5C9D" w:rsidRDefault="009A5C9D" w:rsidP="008A27F0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add option to select the polarity of the AUX inputs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, this requires a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n updated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>version of VictronConnect</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CEF" w:rsidRPr="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>v6.30beta</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or newer)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2E3A13" w14:textId="77777777" w:rsidR="009A5C9D" w:rsidRPr="00FA1E48" w:rsidRDefault="009A5C9D" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EBA81C" w14:textId="2590A98F" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to the Multi RS and Inverter RS with Solar</w:t>
+        <w:t>Changes applying to MPPT RS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B819ECE" w14:textId="7853E9AC" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+    <w:p w14:paraId="5B9D1642" w14:textId="4CFD353F" w:rsidR="001B1AB5" w:rsidRPr="0047748C" w:rsidRDefault="001B1AB5" w:rsidP="0047748C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Add message "open </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="36B636BA" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:t xml:space="preserve">Restore communication between the MPPT RS and the Multi RS/Inverter RS. This fix makes them pair again, so they can exchange charge parameters as well as make the Multi RS take control of the charge voltage required for feed-in of excess power. This function was broken in firmware v1.22. Note that operation in combination with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F717AC" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VE.Bus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Multi (through the GX device) was not affected by this issue.</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0047748C" w:rsidRPr="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>In a combined system with the Multi RS and MPPT RS the system was unable to push excess energy from the MPPT RS via the Multi RS into the grid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B7CACC" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="676767"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="075E5B02" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60536CCB" w14:textId="4ECC6565" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="44C0F69A" w14:textId="2FD2D758" w:rsidR="001B1AB5" w:rsidRPr="0047748C" w:rsidRDefault="001B1AB5" w:rsidP="0047748C">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to the Multi RS and Inverter RS with Solar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B819ECE" w14:textId="7853E9AC" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Add feed-in control for </w:t>
-[...82 lines deleted...]
-    <w:p w14:paraId="39C13B9A" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:t xml:space="preserve">Add message "open </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PV switch" to the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">existing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PV isolation error</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s #41 and #42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> description on the built-in display.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B636BA" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075E5B02" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to Multi RS only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C0F69A" w14:textId="2FD2D758" w:rsidR="001B1AB5" w:rsidRPr="0047748C" w:rsidRDefault="001B1AB5" w:rsidP="0047748C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Fix issue in power response to voltage changes for certain grid codes, this was broken in v1.26 while removing the 5kW feed-in restriction for external AC PV inverters.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45184BA0" w14:textId="6071A233" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:t xml:space="preserve">Add feed-in control for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coupled </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>MPPT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chargers for the GX</w:t>
+      </w:r>
+      <w:r w:rsidR="00825DED" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (currently in beta test)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C" w:rsidRPr="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If your sources (DC coupled MPPT chargers) provide more charge current than the batteries can absorb, the Multi RS can actively push the excess energy into the grid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C13B9A" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fix issue </w:t>
-[...82 lines deleted...]
-    <w:p w14:paraId="514D4C22" w14:textId="08EE3252" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="005F7063" w:rsidP="001B1AB5">
+        <w:t>Fix issue in power response to voltage changes for certain grid codes, this was broken in v1.26 while removing the 5kW feed-in restriction for external AC PV inverters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45184BA0" w14:textId="6071A233" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Fix </w:t>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fix issue </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64ED1" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>preventing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> some units </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64ED1" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> connect</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64ED1" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
       </w:r>
       <w:r w:rsidR="0047748C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
-      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
-[...88 lines deleted...]
-    <w:p w14:paraId="0EB8E2E0" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> input.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514D4C22" w14:textId="08EE3252" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="005F7063" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1AB5">
-[...10 lines deleted...]
-    <w:p w14:paraId="65E47687" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When combined with an Energy meter: </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fix </w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AC</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grid set</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">point </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk219126528"/>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in operation mode 'self consumption from battery only for critical loads'</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6E88B9" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347FE8EA" w14:textId="6D1AD1DE" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to 3 phase configurations only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB8E2E0" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Fix issue where one overheating unit would start to feed energy to the grid instead of shutting down.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08A3FA01" w14:textId="51E17A46" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:t>Fix firmware update timeout causing a grid disconnect during an update. Please keep in mind that units on the previous firmware still have the old behaviour so the effect can only be seen once all units are using the latest firmware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E47687" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Settings synchronisation does not synchronise the </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="2A172C54" w14:textId="0C513B41" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:t>Fix issue where one overheating unit would start to feed energy to the grid instead of shutting down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A3FA01" w14:textId="51E17A46" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
-[...7 lines deleted...]
-        <w:t>Do not share remote current set</w:t>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Settings synchronisation does not synchronise the </w:t>
       </w:r>
       <w:r w:rsidR="0047748C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="727E6B11" w14:textId="60F7D648" w:rsidR="00DD3BEA" w:rsidRPr="00FA1E48" w:rsidRDefault="00DD3BEA" w:rsidP="001B1AB5">
+        <w:t>AC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> input type if </w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>switch phases as group</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is disabled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A172C54" w14:textId="0C513B41" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD3BEA">
-[...61 lines deleted...]
-    <w:p w14:paraId="5F11C56D" w14:textId="350D1FEC" w:rsidR="005F7063" w:rsidRDefault="005F7063" w:rsidP="005F7063">
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Do not share remote current set</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>point 0 to other units, each unit can be controlled individually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727E6B11" w14:textId="60F7D648" w:rsidR="00DD3BEA" w:rsidRPr="00FA1E48" w:rsidRDefault="00DD3BEA" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00DD3BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Synchronise discharge SoC between units when ESS mode 'Optimized with batterylife' is used.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="01C69DF2" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040DEAB3" w14:textId="49B0835F" w:rsidR="005F7063" w:rsidRPr="00FA1E48" w:rsidRDefault="005F7063" w:rsidP="005F7063">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005F7063">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="676767"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="4AC49AEF" w14:textId="31D2BF83" w:rsidR="00A43F90" w:rsidRPr="001B1AB5" w:rsidRDefault="00A43F90" w:rsidP="005F7063">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes to the Continuous output power of the Inverter for DESS applications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F11C56D" w14:textId="350D1FEC" w:rsidR="005F7063" w:rsidRDefault="005F7063" w:rsidP="005F7063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>he power set</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>point will be automatically capped to 100A DC which means that 5000W at 52V will work but 5000W at 46V will become 4600W due to the 100A current limit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC49AEF" w14:textId="31D2BF83" w:rsidR="00A43F90" w:rsidRPr="001B1AB5" w:rsidRDefault="00A43F90" w:rsidP="005F7063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A43F90">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that if you have another </w:t>
       </w:r>
       <w:r w:rsidR="0047748C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A43F90">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
@@ -5114,50 +5888,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>On some installations this firmware reports an incorrect alarm '</w:t>
       </w:r>
       <w:r w:rsidRPr="00497D25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Error Code: #59 - ACIN1 relay test fault</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidR="007D751E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
@@ -5743,51 +6518,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4B636093" w14:textId="6A5B0D63" w:rsidR="000210BE" w:rsidRPr="00FA1E48" w:rsidRDefault="000210BE" w:rsidP="000210BE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Add 'Switch phases as group' configuration, allowing configurations like 1 phase in and 3 phase out.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36763279" w14:textId="4DD83751" w:rsidR="000210BE" w:rsidRPr="00FA1E48" w:rsidRDefault="004B7D05" w:rsidP="000210BE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
@@ -9430,50 +10204,51 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="1CD49CD4" w14:textId="6C42FC54" w:rsidR="00CB5B4C" w:rsidRPr="00FA1E48" w:rsidRDefault="00CB5B4C" w:rsidP="00CB5B4C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>v1.16</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="000F48C8" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
@@ -11159,50 +11934,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3564D1B6" w14:textId="307FEE2F" w:rsidR="00CA327D" w:rsidRPr="00FA1E48" w:rsidRDefault="00CA327D" w:rsidP="00CA327D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Like all other settings, the Inverter Output voltage setting needs to be synchronized manually to all devices in a parallel/3-phase setup. Changing the setting on the fly seems to have the desired effect, but it is not saved on all devices, so after a restart the voltage might revert</w:t>
       </w:r>
       <w:r w:rsidR="00B42544" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> back</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the old value.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183DD961" w14:textId="77777777" w:rsidR="00102542" w:rsidRPr="00FA1E48" w:rsidRDefault="00102542" w:rsidP="002E572E">
       <w:pPr>
@@ -11875,51 +12651,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF83E19" w14:textId="5A7EA071" w:rsidR="007175A5" w:rsidRPr="00FA1E48" w:rsidRDefault="00203C39" w:rsidP="00F23910">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reduce charge current at higher </w:t>
       </w:r>
       <w:r w:rsidR="00721222" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">battery </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>voltages and/or lower AC input voltages. At 230V, the maximum charge current at 57.6V is now approximately 88A</w:t>
       </w:r>
       <w:r w:rsidR="00721222" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
@@ -13142,50 +13917,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB6A2DF" w14:textId="4B3A3F2C" w:rsidR="00EA073B" w:rsidRPr="00FA1E48" w:rsidRDefault="00EA073B" w:rsidP="00EA073B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Add support for live data advertisement, use VictronConnect v5.70beta5 or newer. Keep in mind that this functionality needs to be enabled explicitly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E3B990" w14:textId="77777777" w:rsidR="005F0F9C" w:rsidRPr="00FA1E48" w:rsidRDefault="005F0F9C" w:rsidP="00EA073B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125292F8" w14:textId="77777777" w:rsidR="005F0F9C" w:rsidRPr="00FA1E48" w:rsidRDefault="005F0F9C" w:rsidP="005F0F9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -13646,51 +14422,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC918FE" w14:textId="77777777" w:rsidR="000D2450" w:rsidRPr="00FA1E48" w:rsidRDefault="000D2450" w:rsidP="000D2450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Increase PE-N voltage limit to 42V when using the AC input, the PE-N voltage limit for the internal relay remains at 8V. The higher PE-N voltage limit is also used during the relay test sequence. The 42V limit is chosen as this voltage is still considered to be safe to touch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D0C362" w14:textId="77777777" w:rsidR="000D2450" w:rsidRPr="00FA1E48" w:rsidRDefault="000D2450" w:rsidP="000D2450">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
@@ -15035,50 +15810,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="397B93D2" w14:textId="01528F31" w:rsidR="003947B1" w:rsidRPr="00FA1E48" w:rsidRDefault="00B476E9" w:rsidP="003947B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003947B1" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dd off reason indication when the inverter shuts down due to BMS signals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E2A259" w14:textId="3C89FA7A" w:rsidR="003947B1" w:rsidRPr="00FA1E48" w:rsidRDefault="00B476E9" w:rsidP="003947B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -15809,51 +16585,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="33047E44" w14:textId="02B8074D" w:rsidR="008C7F4F" w:rsidRPr="00FA1E48" w:rsidRDefault="008C7F4F" w:rsidP="008C7F4F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Add internal DC voltage measurement safeguard. In case the measurement is not ok the unit stops working</w:t>
       </w:r>
       <w:r w:rsidR="00956095" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> showing error code 201. This prevents over-charging a battery or damage to the internal circuitry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346AB1A4" w14:textId="710F9DAD" w:rsidR="008C7F4F" w:rsidRPr="00FA1E48" w:rsidRDefault="008C7F4F" w:rsidP="008C7F4F">
       <w:pPr>
@@ -18873,51 +19648,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="43E29A77" w14:textId="299D8BEA" w:rsidR="002E572E" w:rsidRPr="00FA1E48" w:rsidRDefault="002E572E" w:rsidP="002E572E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Improve firmware update mechanism</w:t>
       </w:r>
       <w:r w:rsidR="00817E53" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="674C98AD" w14:textId="51D38A49" w:rsidR="002E572E" w:rsidRPr="00FA1E48" w:rsidRDefault="002E572E" w:rsidP="002E572E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -22401,50 +23175,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44041EB2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8FEE092C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48954FA8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="59A449A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22549,51 +23472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F924770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2788A6A"/>
     <w:lvl w:ilvl="0" w:tplc="C0C009D0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22661,51 +23584,349 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="525B2A87"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="57863ACC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="545C271C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3E30294E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A4C535D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C0ACFD6E"/>
     <w:lvl w:ilvl="0" w:tplc="2C68EF3E">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22774,51 +23995,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A831B9B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C044F94"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="605026BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A6C0A560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22923,51 +24293,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60C124A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="056A1B6E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23036,51 +24406,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7146568C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1264E1E8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23149,51 +24519,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728D5D06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EDAEA9B0"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23262,51 +24632,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="729E7A02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1B44DF8"/>
     <w:lvl w:ilvl="0" w:tplc="9604B81E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23374,51 +24744,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="733B74F0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F80C6CE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73461301"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A26ED38"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -23463,51 +24982,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73D053F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63BA6FC8"/>
     <w:lvl w:ilvl="0" w:tplc="531CBDA2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23575,51 +25094,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761C6F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEFEF2E4"/>
     <w:lvl w:ilvl="0" w:tplc="DABAD482">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -23687,51 +25206,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78040837"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8902386"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23836,51 +25355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A875EB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E3B8893A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24004,163 +25523,178 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="807432300">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1477382388">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1421948414">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="93138233">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="597716082">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1916430547">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2112818067">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2019454628">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1132360947">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1843617323">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1530484162">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2059742444">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="690186004">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1642882997">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="612906552">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="272639560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="821121554">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1205370831">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="62989623">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1207528069">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="304431736">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1455370181">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="439107710">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="730008029">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="694157493">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1256132818">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="605187723">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="730621499">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1582568235">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1382485216">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1350715294">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="937563803">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1899658044">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="569078976">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="691538900">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1699235021">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1853176711">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="793526057">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1195924118">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1807428582">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="301348210">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1309746513">
     <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="43" w16cid:durableId="843737881">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="617031420">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="50735291">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="45953195">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="381027625">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:val="bestFit" w:percent="168"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00030455"/>
     <w:rsid w:val="00002F6E"/>
     <w:rsid w:val="00004496"/>
     <w:rsid w:val="000158DA"/>
     <w:rsid w:val="000210BE"/>
     <w:rsid w:val="00026C08"/>
     <w:rsid w:val="00030455"/>
     <w:rsid w:val="000328EE"/>
     <w:rsid w:val="00035132"/>
     <w:rsid w:val="00036F4B"/>
     <w:rsid w:val="000502B4"/>
     <w:rsid w:val="00065129"/>
     <w:rsid w:val="00066B32"/>
@@ -24227,50 +25761,51 @@
     <w:rsid w:val="001B4E53"/>
     <w:rsid w:val="001B5CED"/>
     <w:rsid w:val="001B61B2"/>
     <w:rsid w:val="001B6501"/>
     <w:rsid w:val="001B70BC"/>
     <w:rsid w:val="001C3B0C"/>
     <w:rsid w:val="001D6824"/>
     <w:rsid w:val="001E16FF"/>
     <w:rsid w:val="001E3920"/>
     <w:rsid w:val="001F45C4"/>
     <w:rsid w:val="001F4EAA"/>
     <w:rsid w:val="001F62D0"/>
     <w:rsid w:val="001F7607"/>
     <w:rsid w:val="00203C39"/>
     <w:rsid w:val="002040CD"/>
     <w:rsid w:val="00207F29"/>
     <w:rsid w:val="00216546"/>
     <w:rsid w:val="00222F6E"/>
     <w:rsid w:val="00224739"/>
     <w:rsid w:val="00224CAA"/>
     <w:rsid w:val="0022581D"/>
     <w:rsid w:val="00226A00"/>
     <w:rsid w:val="00231663"/>
     <w:rsid w:val="00233BC4"/>
     <w:rsid w:val="002443F4"/>
+    <w:rsid w:val="00244A50"/>
     <w:rsid w:val="002519C4"/>
     <w:rsid w:val="0025270D"/>
     <w:rsid w:val="00266DBB"/>
     <w:rsid w:val="002735E8"/>
     <w:rsid w:val="002765C4"/>
     <w:rsid w:val="00284D1E"/>
     <w:rsid w:val="0028541A"/>
     <w:rsid w:val="002A46F8"/>
     <w:rsid w:val="002B48EF"/>
     <w:rsid w:val="002B6964"/>
     <w:rsid w:val="002C3B1D"/>
     <w:rsid w:val="002C4AF4"/>
     <w:rsid w:val="002C5423"/>
     <w:rsid w:val="002D10B9"/>
     <w:rsid w:val="002D1E57"/>
     <w:rsid w:val="002D32D0"/>
     <w:rsid w:val="002E3FCB"/>
     <w:rsid w:val="002E4C71"/>
     <w:rsid w:val="002E572E"/>
     <w:rsid w:val="002F3456"/>
     <w:rsid w:val="002F3E77"/>
     <w:rsid w:val="002F468E"/>
     <w:rsid w:val="00302DF8"/>
     <w:rsid w:val="003049B0"/>
     <w:rsid w:val="00307EC8"/>
@@ -24343,127 +25878,131 @@
     <w:rsid w:val="004D711E"/>
     <w:rsid w:val="004E3E3B"/>
     <w:rsid w:val="004E4919"/>
     <w:rsid w:val="004F434C"/>
     <w:rsid w:val="004F58AF"/>
     <w:rsid w:val="004F77D6"/>
     <w:rsid w:val="005059FC"/>
     <w:rsid w:val="005071D8"/>
     <w:rsid w:val="00513035"/>
     <w:rsid w:val="00514CA2"/>
     <w:rsid w:val="00520D3B"/>
     <w:rsid w:val="0053044B"/>
     <w:rsid w:val="00531A37"/>
     <w:rsid w:val="00534D58"/>
     <w:rsid w:val="00545B38"/>
     <w:rsid w:val="0055216E"/>
     <w:rsid w:val="00556A4A"/>
     <w:rsid w:val="00565E3D"/>
     <w:rsid w:val="005675BD"/>
     <w:rsid w:val="00567697"/>
     <w:rsid w:val="005701CF"/>
     <w:rsid w:val="0057204B"/>
     <w:rsid w:val="00573988"/>
     <w:rsid w:val="0057427E"/>
     <w:rsid w:val="00576680"/>
+    <w:rsid w:val="005808A0"/>
     <w:rsid w:val="00582068"/>
     <w:rsid w:val="00582250"/>
     <w:rsid w:val="00583AB9"/>
     <w:rsid w:val="00585A5F"/>
     <w:rsid w:val="00586158"/>
     <w:rsid w:val="005868CE"/>
     <w:rsid w:val="005911CF"/>
     <w:rsid w:val="00591DB1"/>
     <w:rsid w:val="0059607C"/>
     <w:rsid w:val="005A0E25"/>
     <w:rsid w:val="005B179F"/>
     <w:rsid w:val="005B4868"/>
     <w:rsid w:val="005B4E37"/>
     <w:rsid w:val="005B7240"/>
     <w:rsid w:val="005C093E"/>
     <w:rsid w:val="005C3B1F"/>
     <w:rsid w:val="005C61B5"/>
     <w:rsid w:val="005C70FC"/>
     <w:rsid w:val="005D4310"/>
     <w:rsid w:val="005E06F7"/>
     <w:rsid w:val="005E1CAD"/>
     <w:rsid w:val="005E4E82"/>
     <w:rsid w:val="005E62C4"/>
     <w:rsid w:val="005F0F9C"/>
     <w:rsid w:val="005F1553"/>
     <w:rsid w:val="005F5350"/>
     <w:rsid w:val="005F7063"/>
     <w:rsid w:val="00601BC6"/>
     <w:rsid w:val="00616857"/>
     <w:rsid w:val="00623F94"/>
     <w:rsid w:val="0062532B"/>
     <w:rsid w:val="006308CE"/>
     <w:rsid w:val="00632041"/>
     <w:rsid w:val="00633438"/>
     <w:rsid w:val="00645732"/>
     <w:rsid w:val="006501BE"/>
     <w:rsid w:val="00655840"/>
     <w:rsid w:val="00657412"/>
     <w:rsid w:val="00662021"/>
     <w:rsid w:val="00674EE0"/>
     <w:rsid w:val="00677BE6"/>
+    <w:rsid w:val="0068064D"/>
     <w:rsid w:val="006858CA"/>
     <w:rsid w:val="00686DBD"/>
     <w:rsid w:val="006902F6"/>
     <w:rsid w:val="00694EAE"/>
+    <w:rsid w:val="006A1A05"/>
     <w:rsid w:val="006A2F9E"/>
     <w:rsid w:val="006B16E8"/>
     <w:rsid w:val="006B1FAD"/>
     <w:rsid w:val="006C09F4"/>
     <w:rsid w:val="006C4905"/>
     <w:rsid w:val="006E33D7"/>
     <w:rsid w:val="006F4DDF"/>
     <w:rsid w:val="00701009"/>
     <w:rsid w:val="0070115F"/>
     <w:rsid w:val="00702703"/>
     <w:rsid w:val="00702D0E"/>
     <w:rsid w:val="00704261"/>
     <w:rsid w:val="00705394"/>
     <w:rsid w:val="007059D3"/>
     <w:rsid w:val="00706946"/>
     <w:rsid w:val="0071553E"/>
     <w:rsid w:val="0071695B"/>
     <w:rsid w:val="007175A5"/>
     <w:rsid w:val="00721222"/>
     <w:rsid w:val="007229C4"/>
     <w:rsid w:val="007246B5"/>
     <w:rsid w:val="00736FC7"/>
     <w:rsid w:val="00746BE0"/>
     <w:rsid w:val="0074790B"/>
     <w:rsid w:val="0075287B"/>
     <w:rsid w:val="007533F2"/>
     <w:rsid w:val="007574D9"/>
     <w:rsid w:val="00774E0E"/>
     <w:rsid w:val="00775C01"/>
     <w:rsid w:val="00777822"/>
     <w:rsid w:val="00781EC5"/>
     <w:rsid w:val="00783A5C"/>
+    <w:rsid w:val="00792609"/>
     <w:rsid w:val="00793F94"/>
     <w:rsid w:val="00796728"/>
     <w:rsid w:val="007A25BB"/>
     <w:rsid w:val="007C2529"/>
     <w:rsid w:val="007D274B"/>
     <w:rsid w:val="007D36FA"/>
     <w:rsid w:val="007D751E"/>
     <w:rsid w:val="007D7A62"/>
     <w:rsid w:val="007E17E8"/>
     <w:rsid w:val="007E1BF0"/>
     <w:rsid w:val="007E29B7"/>
     <w:rsid w:val="007E7FAA"/>
     <w:rsid w:val="007F3381"/>
     <w:rsid w:val="007F4059"/>
     <w:rsid w:val="007F76D9"/>
     <w:rsid w:val="007F79DC"/>
     <w:rsid w:val="0080096B"/>
     <w:rsid w:val="00806A82"/>
     <w:rsid w:val="00811FE7"/>
     <w:rsid w:val="00813E32"/>
     <w:rsid w:val="00814821"/>
     <w:rsid w:val="00815D55"/>
     <w:rsid w:val="00817E53"/>
     <w:rsid w:val="00825DED"/>
     <w:rsid w:val="00835D16"/>
@@ -27165,69 +28704,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C0F813B-AFD5-4216-91EA-EE9F83BF1CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>5085</Words>
-  <Characters>28990</Characters>
+  <Words>5317</Words>
+  <Characters>30312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>241</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>252</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34007</CharactersWithSpaces>
+  <CharactersWithSpaces>35558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>matthijs vader</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>