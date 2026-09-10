--- v1 (2026-07-11)
+++ v2 (2026-09-10)
@@ -123,58 +123,58 @@
         </w:rPr>
         <w:t>Products:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BA9E19" w14:textId="77777777" w:rsidR="002E572E" w:rsidRPr="00FA1E48" w:rsidRDefault="002E572E" w:rsidP="002E572E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="4957"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1558"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="0DB8A267" w14:textId="11B7E33B" w:rsidTr="00CB5B4C">
+      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="0DB8A267" w14:textId="11B7E33B" w:rsidTr="0052656F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D4FDB2E" w14:textId="77777777" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Model</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -213,146 +213,219 @@
           <w:p w14:paraId="569502E2" w14:textId="3870D0CB" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Product id</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="1CC9EB66" w14:textId="2D9C77A3" w:rsidTr="00CB5B4C">
+      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="1CC9EB66" w14:textId="2D9C77A3" w:rsidTr="0052656F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F3B055B" w14:textId="77777777" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
+          <w:p w14:paraId="7F3B055B" w14:textId="6891AD64" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inverter RS 48/6000 230V Smart Solar</w:t>
+            </w:r>
+            <w:r w:rsidR="0052656F">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (single tracker)</w:t>
+            </w:r>
+            <w:r w:rsidR="0052656F">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="0052656F" w:rsidRPr="0052656F">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Inverter RS 48/6000 230V Smart Solar</w:t>
+            </w:r>
+            <w:r w:rsidR="0052656F">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (dual tracker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16498041" w14:textId="5122D315" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PIN482601000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A67264" w14:textId="3F786191" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
+          <w:p w14:paraId="66A67264" w14:textId="56BE4F93" w:rsidR="006E33D7" w:rsidRPr="0052656F" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>0xA401</w:t>
+              <w:t>0xA40</w:t>
+            </w:r>
+            <w:r w:rsidR="0052656F">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0052656F">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>0xA403</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="63A71638" w14:textId="1A7F5FCA" w:rsidTr="00CB5B4C">
+      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="63A71638" w14:textId="1A7F5FCA" w:rsidTr="0052656F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="269D8E85" w14:textId="6564FF14" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inverter RS 48/6000 230V Smart</w:t>
             </w:r>
@@ -370,81 +443,94 @@
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PIN482600000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="238A8CB8" w14:textId="55A6731C" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
+          <w:p w14:paraId="238A8CB8" w14:textId="56BEEF93" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0xA402</w:t>
             </w:r>
+            <w:r w:rsidR="0052656F">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>0xA404</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="4BC10B02" w14:textId="15453B80" w:rsidTr="00CB5B4C">
+      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="4BC10B02" w14:textId="15453B80" w:rsidTr="0052656F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13AC8CBA" w14:textId="7D40FB84" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SmartSolar MPPT RS 450/100-Tr</w:t>
             </w:r>
@@ -552,54 +638,54 @@
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0xA110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="59ABCF2D" w14:textId="050C0486" w:rsidTr="00CB5B4C">
+      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="59ABCF2D" w14:textId="050C0486" w:rsidTr="0052656F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5877D604" w14:textId="77777777" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SmartSolar MPPT RS 450/200-Tr</w:t>
             </w:r>
@@ -719,54 +805,54 @@
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0xA111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="285984C3" w14:textId="24EEFDA1" w:rsidTr="00CB5B4C">
+      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="285984C3" w14:textId="24EEFDA1" w:rsidTr="0052656F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BDF553A" w14:textId="0DC2BDC2" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Multi RS Solar 48/6000/100-450/80 (single tracker)</w:t>
             </w:r>
@@ -811,54 +897,54 @@
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0xA442</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="281A8C40" w14:textId="77777777" w:rsidTr="00CB5B4C">
+      <w:tr w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w14:paraId="281A8C40" w14:textId="77777777" w:rsidTr="0052656F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:tcW w:w="4957" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5406586D" w14:textId="7DD16BB2" w:rsidR="006E33D7" w:rsidRPr="00FA1E48" w:rsidRDefault="006E33D7">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Multi RS Solar 48/6000/100-450/1</w:t>
             </w:r>
@@ -928,50 +1014,270 @@
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA1E48">
               <w:rPr>
                 <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b w:val="0"/>
                 <w:color w:val="676767"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>0xA443</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="0052656F" w:rsidRPr="00FA1E48" w14:paraId="19809312" w14:textId="77777777" w:rsidTr="0052656F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="732AEE7C" w14:textId="00824CBC" w:rsidR="0052656F" w:rsidRPr="00FA1E48" w:rsidRDefault="0052656F">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multi RS </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF2B74" w:rsidRPr="00CF2B74">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>48/6000/100-50 230V</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="510BF60B" w14:textId="551D4818" w:rsidR="0052656F" w:rsidRPr="00FA1E48" w:rsidRDefault="0052656F">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PMR482604000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EAEC85" w14:textId="4BD9F236" w:rsidR="0052656F" w:rsidRPr="00FA1E48" w:rsidRDefault="0052656F">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>0xA445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0052656F" w:rsidRPr="00FA1E48" w14:paraId="5D923C1D" w14:textId="77777777" w:rsidTr="0052656F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4957" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F74EDE7" w14:textId="238191C0" w:rsidR="0052656F" w:rsidRPr="00FA1E48" w:rsidRDefault="0052656F">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Multi RS19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0052656F">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Solar 48/6000/100-450/100 (dual tracker)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D76C7F" w14:textId="31428492" w:rsidR="0052656F" w:rsidRPr="00FA1E48" w:rsidRDefault="0052656F">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PMR48260</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0CA9">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1558" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A69F2BE" w14:textId="63CFDD1F" w:rsidR="0052656F" w:rsidRPr="00FA1E48" w:rsidRDefault="0052656F">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b w:val="0"/>
+                <w:color w:val="676767"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>0xA444</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="09585ADC" w14:textId="06B85014" w:rsidR="002E572E" w:rsidRPr="00FA1E48" w:rsidRDefault="002E572E" w:rsidP="002E572E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The unit</w:t>
@@ -1348,63 +1654,65 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00781EC5">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Ekrano</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> GX</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be part of the installation.</w:t>
       </w:r>
@@ -2959,2837 +3267,3806 @@
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk194310308"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk150156317"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk94520129"/>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Change log:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="310CB5A1" w14:textId="77777777" w:rsidR="00D87232" w:rsidRDefault="00D87232" w:rsidP="00D87232">
+    <w:p w14:paraId="156BD541" w14:textId="77777777" w:rsidR="00166841" w:rsidRDefault="00166841" w:rsidP="00166841">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E71B740" w14:textId="09614A4B" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+    <w:p w14:paraId="615A45B1" w14:textId="7939055E" w:rsidR="003B68F8" w:rsidRDefault="003B68F8" w:rsidP="003B68F8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>v1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>7 July 2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B900377" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+        <w:t>24 August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F30736C" w14:textId="77777777" w:rsidR="003B68F8" w:rsidRDefault="003B68F8" w:rsidP="003B68F8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C8EFC4" w14:textId="755358C9" w:rsidR="003B68F8" w:rsidRPr="00FA1E48" w:rsidRDefault="003B68F8" w:rsidP="003B68F8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031606A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This release is made only for the Multi RS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B68F8">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>no Solar (PMR482604000)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031606A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A323DF" w14:textId="77777777" w:rsidR="003B68F8" w:rsidRDefault="003B68F8" w:rsidP="003B68F8">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EE1D7AD" w14:textId="0E5F9FDB" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+    <w:p w14:paraId="68A3EA8A" w14:textId="599DB4DF" w:rsidR="003B68F8" w:rsidRPr="00FA1E48" w:rsidRDefault="003B68F8" w:rsidP="003B68F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to Inverter RS and Multi RS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA1E48">
+        <w:t xml:space="preserve">Changes applying to </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Multi RS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no Solar (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B68F8">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PMR482604000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51301FF0" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+    <w:p w14:paraId="37A1B04C" w14:textId="4B79934C" w:rsidR="003B68F8" w:rsidRPr="00166841" w:rsidRDefault="003B68F8" w:rsidP="003B68F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166841">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fix </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>energy counters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166841">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6A605A" w14:textId="77777777" w:rsidR="003B68F8" w:rsidRDefault="003B68F8" w:rsidP="00166841">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64E0D2E9" w14:textId="36E64957" w:rsidR="00166841" w:rsidRDefault="00166841" w:rsidP="00166841">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>13 July 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4466D9" w14:textId="77777777" w:rsidR="0031606A" w:rsidRDefault="0031606A" w:rsidP="00166841">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340BFF8E" w14:textId="7CF0D42B" w:rsidR="0031606A" w:rsidRPr="00FA1E48" w:rsidRDefault="0031606A" w:rsidP="00166841">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0031606A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This release is made only for the Multi RS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20082C9B" w14:textId="77777777" w:rsidR="00166841" w:rsidRDefault="00166841" w:rsidP="00166841">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74A408BA" w14:textId="08088B77" w:rsidR="00166841" w:rsidRPr="00FA1E48" w:rsidRDefault="00166841" w:rsidP="00166841">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="191BF3F9" w14:textId="2E7F5D8A" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="005808A0">
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Changes applying to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Multi RS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D233B9D" w14:textId="77777777" w:rsidR="00166841" w:rsidRPr="00166841" w:rsidRDefault="00166841" w:rsidP="00166841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="2D00EA1D" w14:textId="4C51D423" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166841">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Improve grid charge restriction for Germany (§14a EnWg), use all available AC PV inverter power to charge the battery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB0559C" w14:textId="4A0E322A" w:rsidR="00166841" w:rsidRPr="00166841" w:rsidRDefault="00166841" w:rsidP="00166841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166841">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix grid power control in over-frequency mode in combination with internal solar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD11824" w14:textId="77777777" w:rsidR="00166841" w:rsidRPr="00FA1E48" w:rsidRDefault="00166841" w:rsidP="00166841">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6297E814" w14:textId="227DD2A1" w:rsidR="00166841" w:rsidRPr="00FA1E48" w:rsidRDefault="00166841" w:rsidP="00166841">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="22F6C186" w14:textId="77777777" w:rsidR="005808A0" w:rsidRPr="005808A0" w:rsidRDefault="005808A0" w:rsidP="005808A0">
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Changes applying to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Multi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RS in 3-phase setups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6736402D" w14:textId="77777777" w:rsidR="00166841" w:rsidRPr="00166841" w:rsidRDefault="00166841" w:rsidP="00166841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="5B122974" w14:textId="73C0775F" w:rsidR="005808A0" w:rsidRPr="009A5C9D" w:rsidRDefault="005808A0" w:rsidP="005808A0">
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166841">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fix issue that prevents a unit from charging the battery from an AC PV inverter connected to the ac output, when changing the operation mode from 'passthrough' to 'on'.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76500408" w14:textId="3CFB5112" w:rsidR="00166841" w:rsidRPr="00166841" w:rsidRDefault="00166841" w:rsidP="00166841">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
-          <w:sz w:val="17"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005808A0">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166841">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix issue that prevents settings synchronisation towards units that have the settings lock mechanism activated and/or grid code settings that are locked by the grid code password</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166841">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Fix issue in settings synchronisation</w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13779D5B" w14:textId="77777777" w:rsidR="00166841" w:rsidRDefault="00166841" w:rsidP="00166841">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E71B740" w14:textId="09614A4B" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v1.</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>7 July 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B900377" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="159B93B1" w14:textId="3B422CB2" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE1D7AD" w14:textId="0E5F9FDB" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to Multi RS only</w:t>
+        <w:t>Changes applying to Inverter RS and Multi RS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F83E962" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+    <w:p w14:paraId="51301FF0" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Add support for the new energy meter VM-3P5A.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="629D3C27" w14:textId="19BC074F" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+        <w:t>Adjust inverter start-up test sequence to address spurious error #56.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191BF3F9" w14:textId="2E7F5D8A" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="005808A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Rework internal power calculations to ensure proper battery current limits and AC input current limits.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45197F0E" w14:textId="5AB2BE10" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+        <w:t>Add setting 'do not restart after a short circuit' for the Inverter operation (VDE 2510-2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606B4F0D" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3732A56C" w14:textId="3527FF45" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to the Inverter RS in 3-phase/parallel setups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D00EA1D" w14:textId="4C51D423" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Use built-in MPPT power for the AC loads if Discharge Disabled is active.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E37C0E9" w14:textId="299294CE" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+        <w:t>Prevent full system shutdown in case a unit shuts down due to a protection</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F6C186" w14:textId="77777777" w:rsidR="005808A0" w:rsidRPr="005808A0" w:rsidRDefault="005808A0" w:rsidP="005808A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0C7DABA5" w14:textId="3B5FF0CD" w:rsidR="006A1A05" w:rsidRPr="009A5C9D" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005808A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Do not restart the inverter if the phase assignment is modified in single phase off-grid parallel networked mode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B122974" w14:textId="73C0775F" w:rsidR="005808A0" w:rsidRPr="009A5C9D" w:rsidRDefault="005808A0" w:rsidP="005808A0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005808A0">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix issue in settings synchronisation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEDC37F" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159B93B1" w14:textId="3B422CB2" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...35 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006A1A05">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to Multi RS only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to the Multi RS in 3 phase setups</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440E9EAB" w14:textId="3DE72D2C" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+    <w:p w14:paraId="5F83E962" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Fix firmware update in 'passthrough' mode, please keep in mind that all units need to be updated to v1.30 before this actually works. To update to this firmware it is recommended to update the firmware in 'on' mode</w:t>
-[...90 lines deleted...]
-    <w:p w14:paraId="6ACFCB62" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+        <w:t>Add support for the new energy meter VM-3P5A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629D3C27" w14:textId="19BC074F" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Update managed battery support, merge functionality from the GX.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40BA6151" w14:textId="58CA5B04" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+        <w:t>Rework internal power calculations to ensure proper battery current limits and AC input current limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45197F0E" w14:textId="5AB2BE10" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Add support for VoltSmile batteries.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1387B202" w14:textId="70147DCB" w:rsidR="006A1A05" w:rsidRPr="009A5C9D" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+        <w:t>Use built-in MPPT power for the AC loads if Discharge Disabled is active.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E37C0E9" w14:textId="299294CE" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
-[...5 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Add shared sense configuration settings (shared voltage sense and shared temperature sense)</w:t>
-[...121 lines deleted...]
-    <w:p w14:paraId="11810B62" w14:textId="3D021F60" w:rsidR="00783A5C" w:rsidRPr="009A5C9D" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+        <w:t xml:space="preserve">Fix </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>conditional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disconnect in combination with 'charger only' operation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7DABA5" w14:textId="3B5FF0CD" w:rsidR="006A1A05" w:rsidRPr="009A5C9D" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00783A5C">
-[...7 lines deleted...]
-        <w:t>Fixed a communication issue with the VE.Bus BMS v2 and VE.Bus BMS NG, which prevented the charger from going into safe mode when the BMS is removed from the system</w:t>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix ac input disconnect function above 53Hz for grid code 'other', this issue was introduced in v1.22</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5C9D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9E5711" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+    <w:p w14:paraId="175E3ECA" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="00D87232">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-[...39 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="707B44E3" w14:textId="5D719984" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to the Multi RS in 3 phase setups</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6F6DAE" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
-[...508 lines deleted...]
-    <w:p w14:paraId="63A377F8" w14:textId="74E089BB" w:rsidR="007D751E" w:rsidRPr="009A5C9D" w:rsidRDefault="007D751E" w:rsidP="007D751E">
+    <w:p w14:paraId="440E9EAB" w14:textId="3DE72D2C" w:rsidR="006A1A05" w:rsidRPr="005808A0" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fix firmware update in 'passthrough' mode, please keep in mind that all units need to be updated to v1.30 before this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>actually works</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. To update to this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>firmware</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is recommended to update the firmware in 'on' mode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265319FF" w14:textId="1A6952C4" w:rsidR="005808A0" w:rsidRPr="005808A0" w:rsidRDefault="005808A0" w:rsidP="005808A0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...113 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="005808A0">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4B76AEF0" w14:textId="77777777" w:rsidR="009A5C9D" w:rsidRPr="00FA1E48" w:rsidRDefault="009A5C9D" w:rsidP="009A5C9D">
+        <w:t>Synchronise grid code settings in networked setups, aux input settings are not synchronised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3185AE44" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B3CB8BA" w14:textId="5AF166C6" w:rsidR="006A1A05" w:rsidRPr="00FA1E48" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
+      <w:r w:rsidRPr="006A1A05">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to all RS products (Inverter RS, Multi RS and MPPT RS):</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00809A9C" w14:textId="0EB3F40F" w:rsidR="009A5C9D" w:rsidRPr="009A5C9D" w:rsidRDefault="009A5C9D" w:rsidP="008A27F0">
+        <w:t>Changes applying to Multi RS19 only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACFCB62" w14:textId="77777777" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Update managed battery support, merge functionality from the GX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BA6151" w14:textId="58CA5B04" w:rsidR="006A1A05" w:rsidRPr="006A1A05" w:rsidRDefault="006A1A05" w:rsidP="006A1A05">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add support for VoltSmile batteries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136A84FE" w14:textId="70D5E152" w:rsidR="002803C4" w:rsidRDefault="006A1A05" w:rsidP="002803C4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1A05">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add shared sense configuration settings (shared voltage sense and shared temperature sense)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC49C8D" w14:textId="77777777" w:rsidR="002803C4" w:rsidRPr="002803C4" w:rsidRDefault="002803C4" w:rsidP="002803C4">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A5C9D">
-[...87 lines deleted...]
-    <w:p w14:paraId="1F2E3A13" w14:textId="77777777" w:rsidR="009A5C9D" w:rsidRPr="00FA1E48" w:rsidRDefault="009A5C9D" w:rsidP="001B1AB5">
+    </w:p>
+    <w:p w14:paraId="493186B1" w14:textId="7A768476" w:rsidR="002803C4" w:rsidRPr="002803C4" w:rsidRDefault="002803C4" w:rsidP="002803C4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to MPPT RS</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002803C4">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5B9D1642" w14:textId="4CFD353F" w:rsidR="001B1AB5" w:rsidRPr="0047748C" w:rsidRDefault="001B1AB5" w:rsidP="0047748C">
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Known issues for the Multi RS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C090168" w14:textId="50B20BCF" w:rsidR="002803C4" w:rsidRPr="002803C4" w:rsidRDefault="002803C4" w:rsidP="002803C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
-        <w:rPr>
-[...59 lines deleted...]
-      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002803C4">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="60536CCB" w14:textId="4ECC6565" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:t>In 3 phase installations the Multi RS no longer charges the battery from an AC PV inverter</w:t>
+      </w:r>
+      <w:r w:rsidR="00495B83">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00495B83" w:rsidRPr="00495B83">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>when changing the operation mode from 'passthrough' to 'on'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002803C4">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, fixed in firmware v1.31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AABF519" w14:textId="77777777" w:rsidR="002803C4" w:rsidRDefault="002803C4" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05787528" w14:textId="5D2ACB5B" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45C1F">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>24 March 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793331BB" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C07C799" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to all RS products (Inverter RS, Multi RS and MPPT RS):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11810B62" w14:textId="3D021F60" w:rsidR="00783A5C" w:rsidRPr="009A5C9D" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fixed a communication issue with the VE.Bus BMS v2 and VE.Bus BMS NG, which prevented the charger from going into safe mode when the BMS is removed from the system</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9E5711" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373CC1C9" w14:textId="60BA0B77" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Changes applying to the Multi RS and Inverter RS with Solar</w:t>
+        <w:t>Changes applying to the Multi RS and Inverter RS</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B819ECE" w14:textId="7853E9AC" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+    <w:p w14:paraId="5B6F6DAE" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
-[...108 lines deleted...]
-    <w:p w14:paraId="44C0F69A" w14:textId="2FD2D758" w:rsidR="001B1AB5" w:rsidRPr="0047748C" w:rsidRDefault="001B1AB5" w:rsidP="0047748C">
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Do not restart the inverter if the phase assignment (L1/L2/L3) is modified while the unit operates in stand-alone mode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCF8766" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
-[...90 lines deleted...]
-    <w:p w14:paraId="39C13B9A" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add warning #77 'settings sync disabled', this pops up in case there is a mixed configuration where some units have settings synchronisation enabled and other units do not have it enabled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E30646" w14:textId="2923EE65" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
-[...10 lines deleted...]
-    <w:p w14:paraId="45184BA0" w14:textId="6071A233" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partially synchronise the 'System configuration', share phase rotation setting but not </w:t>
+      </w:r>
+      <w:r w:rsidR="00702D0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the operating mode </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tand-alone, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ingle phase or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE72C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hree phase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1074857F" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61321959" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to Multi RS only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E32CA9B" w14:textId="7098522D" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
-[...90 lines deleted...]
-    <w:p w14:paraId="514D4C22" w14:textId="08EE3252" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="005F7063" w:rsidP="001B1AB5">
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add grid code support for Denmark</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D935C73" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="394E6DD6" w14:textId="77777777" w:rsidR="00783A5C" w:rsidRPr="00FA1E48" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to 3 phase configurations only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501991FC" w14:textId="0E17CF61" w:rsidR="00783A5C" w:rsidRDefault="00783A5C" w:rsidP="00783A5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:color w:val="676767"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Improve phase rotation detection, preventing spurious disconnects on 3 phase system</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">When combined with an Energy meter: </w:t>
-[...63 lines deleted...]
-      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00783A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, this was visible as "Multi phase issue" in the disconnect log</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6E88B9" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
-[...35 lines deleted...]
-    <w:p w14:paraId="0EB8E2E0" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+    <w:p w14:paraId="636BB358" w14:textId="77777777" w:rsidR="002803C4" w:rsidRDefault="002803C4" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AA41EB" w14:textId="59A3A022" w:rsidR="007D751E" w:rsidRPr="00FA1E48" w:rsidRDefault="007D751E" w:rsidP="007D751E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AFA165" w14:textId="77777777" w:rsidR="007D751E" w:rsidRDefault="007D751E" w:rsidP="007D751E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="584D2CC7" w14:textId="55650C44" w:rsidR="00D970DC" w:rsidRDefault="00D970DC" w:rsidP="007D751E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This release is made only for the Multi RS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728122C3" w14:textId="77777777" w:rsidR="00D970DC" w:rsidRDefault="00D970DC" w:rsidP="007D751E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11CF9568" w14:textId="069E55AA" w:rsidR="007D751E" w:rsidRPr="00FA1E48" w:rsidRDefault="007D751E" w:rsidP="007D751E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Changes applying to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Multi RS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A377F8" w14:textId="74E089BB" w:rsidR="007D751E" w:rsidRPr="009A5C9D" w:rsidRDefault="007D751E" w:rsidP="007D751E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="65E47687" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix issue causing incorrect alarm '</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00497D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Error Code: #59 - ACIN1 relay test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00497D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>fault</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on some installations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2E064C" w14:textId="77777777" w:rsidR="007D751E" w:rsidRPr="00FA1E48" w:rsidRDefault="007D751E" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4332A2CA" w14:textId="3A88F884" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk219102582"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>v1.27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0031661A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089BE957" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B76AEF0" w14:textId="77777777" w:rsidR="009A5C9D" w:rsidRPr="00FA1E48" w:rsidRDefault="009A5C9D" w:rsidP="009A5C9D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to all RS products (Inverter RS, Multi RS and MPPT RS):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00809A9C" w14:textId="0EB3F40F" w:rsidR="009A5C9D" w:rsidRPr="009A5C9D" w:rsidRDefault="009A5C9D" w:rsidP="008A27F0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="08A3FA01" w14:textId="51E17A46" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Add option to select the polarity of the AUX inputs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, this requires a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n updated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>version of VictronConnect</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CEF" w:rsidRPr="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>v6.30beta</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>newer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B23CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A5C9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2E3A13" w14:textId="77777777" w:rsidR="009A5C9D" w:rsidRPr="00FA1E48" w:rsidRDefault="009A5C9D" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EBA81C" w14:textId="2590A98F" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to MPPT RS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9D1642" w14:textId="4CFD353F" w:rsidR="001B1AB5" w:rsidRPr="0047748C" w:rsidRDefault="001B1AB5" w:rsidP="0047748C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001B1AB5">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Settings synchronisation does not synchronise the </w:t>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Restore communication between the MPPT RS and the Multi RS/Inverter RS. This fix makes them pair again, so they can exchange charge parameters as well as make the Multi RS take control of the charge voltage required for feed-in of excess power. This function was broken in firmware v1.22. Note that operation in combination with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F717AC" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VE.Bus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Multi (through the GX device) was not affected by this issue.</w:t>
       </w:r>
       <w:r w:rsidR="0047748C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>AC</w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="2A172C54" w14:textId="0C513B41" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0047748C" w:rsidRPr="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In a combined system with the Multi RS and MPPT RS the system was unable to push excess energy from the MPPT RS via the Multi RS into the grid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B7CACC" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60536CCB" w14:textId="4ECC6565" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to the Multi RS and Inverter RS with Solar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B819ECE" w14:textId="7853E9AC" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Do not share remote current set</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="727E6B11" w14:textId="60F7D648" w:rsidR="00DD3BEA" w:rsidRPr="00FA1E48" w:rsidRDefault="00DD3BEA" w:rsidP="001B1AB5">
+        <w:t xml:space="preserve">Add message "open </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67DFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PV switch" to the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">existing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PV isolation error</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s #41 and #42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> description on the built-in display.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B636BA" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075E5B02" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to Multi RS only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C0F69A" w14:textId="2FD2D758" w:rsidR="001B1AB5" w:rsidRPr="0047748C" w:rsidRDefault="001B1AB5" w:rsidP="0047748C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DD3BEA">
-[...61 lines deleted...]
-    <w:p w14:paraId="5F11C56D" w14:textId="350D1FEC" w:rsidR="005F7063" w:rsidRDefault="005F7063" w:rsidP="005F7063">
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add feed-in control for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">coupled </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>MPPT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chargers for the GX</w:t>
+      </w:r>
+      <w:r w:rsidR="00825DED" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (currently in beta test)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C" w:rsidRPr="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If your sources (DC coupled MPPT chargers) provide more charge current than the batteries can absorb, the Multi RS can actively push the excess energy into the grid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C13B9A" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...50 lines deleted...]
-    <w:p w14:paraId="4AC49AEF" w14:textId="31D2BF83" w:rsidR="00A43F90" w:rsidRPr="001B1AB5" w:rsidRDefault="00A43F90" w:rsidP="005F7063">
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix issue in power response to voltage changes for certain grid codes, this was broken in v1.26 while removing the 5kW feed-in restriction for external AC PV inverters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45184BA0" w14:textId="6071A233" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fix issue </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64ED1" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>preventing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> some units </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64ED1" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> connect</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64ED1" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> input.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514D4C22" w14:textId="08EE3252" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="005F7063" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When combined with an Energy meter: </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fix </w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AC</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grid set</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">point </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk219126528"/>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in operation mode '</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>self consumption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from battery only for critical loads'</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="001B1AB5" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D6E88B9" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="347FE8EA" w14:textId="6D1AD1DE" w:rsidR="001B1AB5" w:rsidRPr="00FA1E48" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes applying to 3 phase configurations only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB8E2E0" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fix firmware update timeout causing a grid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>disconnect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during an update. Please keep in mind that units on the previous firmware still have the old behaviour so the effect can only be seen once all units are using the latest firmware.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E47687" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Fix issue where one overheating unit would start to feed energy to the grid instead of shutting down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A3FA01" w14:textId="51E17A46" w:rsidR="001B1AB5" w:rsidRPr="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Settings synchronisation does not synchronise the </w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>AC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> input type if </w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>switch phases as group</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is disabled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A172C54" w14:textId="0C513B41" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Do not share remote current set</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>point 0 to other units, each unit can be controlled individually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727E6B11" w14:textId="60F7D648" w:rsidR="00DD3BEA" w:rsidRPr="00FA1E48" w:rsidRDefault="00DD3BEA" w:rsidP="001B1AB5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD3BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Synchronise discharge SoC between units when ESS mode 'Optimized with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD3BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>batterylife</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD3BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>' is used.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="01C69DF2" w14:textId="77777777" w:rsidR="001B1AB5" w:rsidRDefault="001B1AB5" w:rsidP="00D87232">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040DEAB3" w14:textId="49B0835F" w:rsidR="005F7063" w:rsidRPr="00FA1E48" w:rsidRDefault="005F7063" w:rsidP="005F7063">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Changes to the Continuous output power of the Inverter for DESS applications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F11C56D" w14:textId="350D1FEC" w:rsidR="005F7063" w:rsidRDefault="005F7063" w:rsidP="005F7063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>he power set</w:t>
+      </w:r>
+      <w:r w:rsidR="0047748C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7063">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>point will be automatically capped to 100A DC which means that 5000W at 52V will work but 5000W at 46V will become 4600W due to the 100A current limit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B1AB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC49AEF" w14:textId="31D2BF83" w:rsidR="00A43F90" w:rsidRPr="001B1AB5" w:rsidRDefault="00A43F90" w:rsidP="005F7063">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A43F90">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that if you have another </w:t>
       </w:r>
       <w:r w:rsidR="0047748C">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00A43F90">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
@@ -5888,62 +7165,72 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>On some installations this firmware reports an incorrect alarm '</w:t>
       </w:r>
       <w:r w:rsidRPr="00497D25">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Error Code: #59 - ACIN1 relay test fault</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Error Code: #59 - ACIN1 relay test </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00497D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>fault</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
       <w:r w:rsidR="007D751E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, fixed in firmware v1.28.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58709ACE" w14:textId="77777777" w:rsidR="00497D25" w:rsidRPr="00FA1E48" w:rsidRDefault="00497D25" w:rsidP="00D87232">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
@@ -6193,59 +7480,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Remove the feed-in restriction of 5kW when using an external AC PV inverter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E15EDB" w14:textId="45CB5753" w:rsidR="00D87232" w:rsidRPr="00FA1E48" w:rsidRDefault="00D87232" w:rsidP="00D87232">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA1E48">
-[...7 lines deleted...]
-        <w:t>Self consumption from the battery can go to all system loads or only critical loads connected to the ac output if there is an energy meter.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Self consumption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the battery can go to all system loads or only critical loads connected to the ac output if there is an energy meter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF6109A" w14:textId="79C06D38" w:rsidR="00D87232" w:rsidRPr="00FA1E48" w:rsidRDefault="00D87232" w:rsidP="00D87232">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -7025,50 +8324,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE291F0" w14:textId="77777777" w:rsidR="00420572" w:rsidRPr="00FA1E48" w:rsidRDefault="00420572" w:rsidP="00420572">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Increase panel current zero calibration range.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3078DD9B" w14:textId="77777777" w:rsidR="00B21251" w:rsidRPr="00FA1E48" w:rsidRDefault="00B21251" w:rsidP="00E71E57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="415316CB" w14:textId="0C1D0D9B" w:rsidR="00E71E57" w:rsidRPr="00FA1E48" w:rsidRDefault="00E71E57" w:rsidP="00E71E57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -7131,71 +8431,93 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00E71E57" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ote when upgrading from v1.22: please check the grid settings in VictronConnect, the Grid code revert</w:t>
+        <w:t xml:space="preserve">ote when upgrading from v1.22: please check the grid settings in VictronConnect, the Grid code </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E71E57" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>revert</w:t>
       </w:r>
       <w:r w:rsidR="00556A4A" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E71E57" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> back to ‘None’.</w:t>
+        <w:t xml:space="preserve"> back</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E71E57" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ‘None’.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="7F6382F2" w14:textId="77777777" w:rsidR="00E71E57" w:rsidRPr="00FA1E48" w:rsidRDefault="00E71E57" w:rsidP="00E71E57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E35425D" w14:textId="665DE748" w:rsidR="00B83173" w:rsidRPr="00FA1E48" w:rsidRDefault="00B83173" w:rsidP="00B83173">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -7331,51 +8653,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2282E91D" w14:textId="7E07425D" w:rsidR="00B83173" w:rsidRPr="00FA1E48" w:rsidRDefault="005D4310" w:rsidP="001B6501">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Fix Paygo issue</w:t>
+        <w:t xml:space="preserve">Fix </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Paygo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issue</w:t>
       </w:r>
       <w:r w:rsidR="00B83173" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1335B74F" w14:textId="77777777" w:rsidR="00B83173" w:rsidRPr="00FA1E48" w:rsidRDefault="00B83173" w:rsidP="00B83173">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EC606E7" w14:textId="77777777" w:rsidR="00B83173" w:rsidRPr="00FA1E48" w:rsidRDefault="00B83173" w:rsidP="00B83173">
       <w:pPr>
@@ -7501,51 +8845,73 @@
         <w:t>Known issues for the Multi RS:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="1B8B445F" w14:textId="112BE7A8" w:rsidR="00B76EFF" w:rsidRPr="00FA1E48" w:rsidRDefault="00B76EFF" w:rsidP="00B76EFF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The grid code specific settings are not stored in non-volatile memory. After a full power down or firmware upgrade the grid code reverts back to ‘None’.</w:t>
+        <w:t xml:space="preserve">The grid code specific settings are not stored in non-volatile memory. After a full power down or firmware upgrade the grid code </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>reverts back</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ‘None’.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FB85D7" w14:textId="77777777" w:rsidR="00B76EFF" w:rsidRPr="00FA1E48" w:rsidRDefault="00B76EFF" w:rsidP="00B83173">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A2E2C74" w14:textId="106F05BC" w:rsidR="005701CF" w:rsidRPr="00FA1E48" w:rsidRDefault="005701CF" w:rsidP="005701CF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
@@ -8435,51 +9801,95 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="74BB695D" w14:textId="4CC6EFB7" w:rsidR="001A6105" w:rsidRPr="00FA1E48" w:rsidRDefault="001A6105" w:rsidP="001A6105">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Using grid codes Europe, Belgium or Poland in a 3 phase setup has issues connecting to the grid, several attempts are needed before the unit connects. Grid codes None and Other and single phase installations are not affected by this issue</w:t>
+        <w:t xml:space="preserve">Using grid codes Europe, Belgium or Poland in a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3 phase</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> setup has issues connecting to the grid, several attempts are needed before the unit connects. Grid codes None and Other and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>single phase</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> installations are not affected by this issue</w:t>
       </w:r>
       <w:bookmarkStart w:id="21" w:name="_Hlk184034032"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="004C517B" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, fixed in firmware v1.20</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="004C517B" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -9075,50 +10485,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="404E50E3" w14:textId="775FE271" w:rsidR="00395A7D" w:rsidRPr="00FA1E48" w:rsidRDefault="00395A7D" w:rsidP="00395A7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Decrease inverter battery voltage restart level from 42V to 38V.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FF4AE7" w14:textId="77777777" w:rsidR="00395A7D" w:rsidRPr="00FA1E48" w:rsidRDefault="00395A7D" w:rsidP="00395A7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23B3611D" w14:textId="77777777" w:rsidR="00395A7D" w:rsidRPr="00FA1E48" w:rsidRDefault="00395A7D" w:rsidP="00395A7D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -10204,51 +11615,50 @@
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="1CD49CD4" w14:textId="6C42FC54" w:rsidR="00CB5B4C" w:rsidRPr="00FA1E48" w:rsidRDefault="00CB5B4C" w:rsidP="00CB5B4C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>v1.16</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="000F48C8" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA1E48">
@@ -11520,51 +12930,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="17FB30DD" w14:textId="0D256AF7" w:rsidR="00002F6E" w:rsidRPr="00FA1E48" w:rsidRDefault="003175AB" w:rsidP="00102542">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Remember the operating mode (on/off/inverter only) during a firmware update. Instead of always switching On after a firmware update</w:t>
+        <w:t xml:space="preserve">Remember the operating mode (on/off/inverter only) during a firmware update. Instead of always switching </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after a firmware update</w:t>
       </w:r>
       <w:r w:rsidR="00002F6E" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B97A6A" w14:textId="7B845B0B" w:rsidR="00AA6C90" w:rsidRPr="00FA1E48" w:rsidRDefault="00AA6C90" w:rsidP="00AA6C90">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
@@ -11684,51 +13116,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2B21F6" w14:textId="6A23D04F" w:rsidR="00002F6E" w:rsidRPr="00FA1E48" w:rsidRDefault="00002F6E" w:rsidP="00102542">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Add 'External control' support, this allows for self implementation of a control loop by controlling the AC power set-point dynamically.</w:t>
+        <w:t xml:space="preserve">Add 'External control' support, this allows for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>self implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a control loop by controlling the AC power set-point dynamically.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BD2404" w14:textId="7162F33A" w:rsidR="00102542" w:rsidRPr="00FA1E48" w:rsidRDefault="00102542" w:rsidP="00102542">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -11934,63 +13388,74 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3564D1B6" w14:textId="307FEE2F" w:rsidR="00CA327D" w:rsidRPr="00FA1E48" w:rsidRDefault="00CA327D" w:rsidP="00CA327D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Like all other settings, the Inverter Output voltage setting needs to be synchronized manually to all devices in a parallel/3-phase setup. Changing the setting on the fly seems to have the desired effect, but it is not saved on all devices, so after a restart the voltage might revert</w:t>
+        <w:t xml:space="preserve">Like all other settings, the Inverter Output voltage setting needs to be synchronized manually to all devices in a parallel/3-phase setup. Changing the setting on the fly seems to have the desired effect, but it is not saved on all devices, so after a restart the voltage might </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>revert</w:t>
       </w:r>
       <w:r w:rsidR="00B42544" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> back</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the old value.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183DD961" w14:textId="77777777" w:rsidR="00102542" w:rsidRPr="00FA1E48" w:rsidRDefault="00102542" w:rsidP="002E572E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -12625,51 +14090,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="20E0AAB9" w14:textId="3185D1EB" w:rsidR="00721222" w:rsidRPr="00FA1E48" w:rsidRDefault="00721222" w:rsidP="00721222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Add 'UPS function', this realizes a faster transfer to inverter mode when the mains stops. This function is enabled by default.</w:t>
+        <w:t xml:space="preserve">Add 'UPS function', this realizes a faster transfer to inverter mode when the mains </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>stops</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. This function is enabled by default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF83E19" w14:textId="5A7EA071" w:rsidR="007175A5" w:rsidRPr="00FA1E48" w:rsidRDefault="00203C39" w:rsidP="00F23910">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -13791,51 +15278,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9C702C" w14:textId="3317597F" w:rsidR="00EA073B" w:rsidRPr="00FA1E48" w:rsidRDefault="00EA073B" w:rsidP="00EA073B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Fix ESS control flag “DisableCharge”.</w:t>
+        <w:t>Fix ESS control flag “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DisableCharge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED81D29" w14:textId="5AE2EADC" w:rsidR="005F0F9C" w:rsidRPr="00FA1E48" w:rsidRDefault="00EA073B" w:rsidP="00EA073B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -13917,51 +15426,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB6A2DF" w14:textId="4B3A3F2C" w:rsidR="00EA073B" w:rsidRPr="00FA1E48" w:rsidRDefault="00EA073B" w:rsidP="00EA073B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Add support for live data advertisement, use VictronConnect v5.70beta5 or newer. Keep in mind that this functionality needs to be enabled explicitly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E3B990" w14:textId="77777777" w:rsidR="005F0F9C" w:rsidRPr="00FA1E48" w:rsidRDefault="005F0F9C" w:rsidP="00EA073B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125292F8" w14:textId="77777777" w:rsidR="005F0F9C" w:rsidRPr="00FA1E48" w:rsidRDefault="005F0F9C" w:rsidP="005F0F9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -14536,51 +16044,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4190E84B" w14:textId="167EE731" w:rsidR="002E3FCB" w:rsidRPr="00FA1E48" w:rsidRDefault="002E3FCB" w:rsidP="002E3FCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Fix query acknowledge response code on a write-only register.</w:t>
+        <w:t xml:space="preserve">Fix </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>query</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acknowledge response code on a write-only register.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p w14:paraId="1DD4502E" w14:textId="77777777" w:rsidR="00FA1801" w:rsidRPr="00FA1E48" w:rsidRDefault="00FA1801" w:rsidP="002E572E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3641E9BA" w14:textId="243BEA90" w:rsidR="00DC3751" w:rsidRPr="00FA1E48" w:rsidRDefault="00DC3751" w:rsidP="00DC3751">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
@@ -15006,50 +16536,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E42B481" w14:textId="5803214B" w:rsidR="00DC3751" w:rsidRPr="00FA1E48" w:rsidRDefault="00C65AF2" w:rsidP="00DC3751">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Changes</w:t>
       </w:r>
       <w:r w:rsidR="00DC3751" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> applying to Inverter RS and Multi RS only:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F24F65A" w14:textId="48CC18DE" w:rsidR="00DC3751" w:rsidRPr="00FA1E48" w:rsidRDefault="00B476E9" w:rsidP="00DC3751">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
@@ -15534,51 +17065,75 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E8EB1A" w14:textId="77777777" w:rsidR="003947B1" w:rsidRPr="00FA1E48" w:rsidRDefault="003947B1" w:rsidP="003947B1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>This release is made only for the Multi RS. The release of this version for the MPPT RS, and Inverter RS, will follow after more (field-)testing.</w:t>
+        <w:t xml:space="preserve">This release is made only for the Multi RS. The release of this version for the MPPT RS, and Inverter RS, will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>follow after</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more (field-)testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A900688" w14:textId="77777777" w:rsidR="003947B1" w:rsidRPr="00FA1E48" w:rsidRDefault="003947B1" w:rsidP="003947B1">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42577130" w14:textId="77777777" w:rsidR="003947B1" w:rsidRPr="00FA1E48" w:rsidRDefault="003947B1" w:rsidP="003947B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
@@ -15784,77 +17339,98 @@
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="003947B1" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ix continuous device wake-ups in case the allow-to-discharge BMS input is inactive.</w:t>
+        <w:t xml:space="preserve">ix continuous device </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003947B1" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>wake-ups</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003947B1" w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in case the allow-to-discharge BMS input is inactive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397B93D2" w14:textId="01528F31" w:rsidR="003947B1" w:rsidRPr="00FA1E48" w:rsidRDefault="00B476E9" w:rsidP="003947B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="003947B1" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dd off reason indication when the inverter shuts down due to BMS signals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54E2A259" w14:textId="3C89FA7A" w:rsidR="003947B1" w:rsidRPr="00FA1E48" w:rsidRDefault="00B476E9" w:rsidP="003947B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -17222,62 +18798,74 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7A559AF0" w14:textId="019466D1" w:rsidR="005F1553" w:rsidRPr="00FA1E48" w:rsidRDefault="00A81E63" w:rsidP="005F1553">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Panel isolation / residual current detection issues only stop</w:t>
+        <w:t xml:space="preserve">Panel isolation / residual current detection issues only </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA1E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>stop</w:t>
       </w:r>
       <w:r w:rsidR="00216546" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the inverter, the inverter restarts automatically once these issues are resolved</w:t>
       </w:r>
       <w:r w:rsidR="00817E53" w:rsidRPr="00FA1E48">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4125DAC7" w14:textId="3FC61D5D" w:rsidR="005F1553" w:rsidRPr="00FA1E48" w:rsidRDefault="00A81E63" w:rsidP="005F1553">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -25650,51 +27238,52 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1309746513">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="843737881">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="617031420">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="50735291">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="45953195">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="381027625">
     <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:val="bestFit" w:percent="168"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00030455"/>
     <w:rsid w:val="00002F6E"/>
     <w:rsid w:val="00004496"/>
     <w:rsid w:val="000158DA"/>
     <w:rsid w:val="000210BE"/>
     <w:rsid w:val="00026C08"/>
     <w:rsid w:val="00030455"/>
     <w:rsid w:val="000328EE"/>
     <w:rsid w:val="00035132"/>
     <w:rsid w:val="00036F4B"/>
     <w:rsid w:val="000502B4"/>
     <w:rsid w:val="00065129"/>
     <w:rsid w:val="00066B32"/>
@@ -25719,195 +27308,205 @@
     <w:rsid w:val="000D5220"/>
     <w:rsid w:val="000D6D2B"/>
     <w:rsid w:val="000E11C3"/>
     <w:rsid w:val="000E1909"/>
     <w:rsid w:val="000F0B74"/>
     <w:rsid w:val="000F48C8"/>
     <w:rsid w:val="00102542"/>
     <w:rsid w:val="00103CDC"/>
     <w:rsid w:val="00106CA2"/>
     <w:rsid w:val="00106E19"/>
     <w:rsid w:val="00110C32"/>
     <w:rsid w:val="0011136C"/>
     <w:rsid w:val="00114695"/>
     <w:rsid w:val="0011575E"/>
     <w:rsid w:val="00124171"/>
     <w:rsid w:val="0012524E"/>
     <w:rsid w:val="001275B0"/>
     <w:rsid w:val="001336C7"/>
     <w:rsid w:val="00134756"/>
     <w:rsid w:val="00137227"/>
     <w:rsid w:val="001405EE"/>
     <w:rsid w:val="001459D9"/>
     <w:rsid w:val="00150662"/>
     <w:rsid w:val="001531CA"/>
     <w:rsid w:val="00154FB5"/>
+    <w:rsid w:val="00166841"/>
     <w:rsid w:val="001759E6"/>
     <w:rsid w:val="00177CA4"/>
     <w:rsid w:val="00186579"/>
     <w:rsid w:val="00187C96"/>
     <w:rsid w:val="001917EC"/>
     <w:rsid w:val="00193308"/>
     <w:rsid w:val="001960DF"/>
     <w:rsid w:val="001A033C"/>
     <w:rsid w:val="001A29FB"/>
     <w:rsid w:val="001A2A33"/>
     <w:rsid w:val="001A39BB"/>
     <w:rsid w:val="001A5857"/>
     <w:rsid w:val="001A6105"/>
     <w:rsid w:val="001B14B6"/>
     <w:rsid w:val="001B1AB5"/>
     <w:rsid w:val="001B39BF"/>
     <w:rsid w:val="001B3BD3"/>
     <w:rsid w:val="001B4E53"/>
     <w:rsid w:val="001B5CED"/>
     <w:rsid w:val="001B61B2"/>
     <w:rsid w:val="001B6501"/>
     <w:rsid w:val="001B70BC"/>
     <w:rsid w:val="001C3B0C"/>
     <w:rsid w:val="001D6824"/>
     <w:rsid w:val="001E16FF"/>
     <w:rsid w:val="001E3920"/>
     <w:rsid w:val="001F45C4"/>
     <w:rsid w:val="001F4EAA"/>
     <w:rsid w:val="001F62D0"/>
     <w:rsid w:val="001F7607"/>
     <w:rsid w:val="00203C39"/>
     <w:rsid w:val="002040CD"/>
     <w:rsid w:val="00207F29"/>
     <w:rsid w:val="00216546"/>
+    <w:rsid w:val="00222D5A"/>
     <w:rsid w:val="00222F6E"/>
     <w:rsid w:val="00224739"/>
     <w:rsid w:val="00224CAA"/>
     <w:rsid w:val="0022581D"/>
     <w:rsid w:val="00226A00"/>
     <w:rsid w:val="00231663"/>
     <w:rsid w:val="00233BC4"/>
     <w:rsid w:val="002443F4"/>
     <w:rsid w:val="00244A50"/>
     <w:rsid w:val="002519C4"/>
     <w:rsid w:val="0025270D"/>
     <w:rsid w:val="00266DBB"/>
     <w:rsid w:val="002735E8"/>
+    <w:rsid w:val="00273A9B"/>
     <w:rsid w:val="002765C4"/>
+    <w:rsid w:val="002803C4"/>
     <w:rsid w:val="00284D1E"/>
     <w:rsid w:val="0028541A"/>
     <w:rsid w:val="002A46F8"/>
     <w:rsid w:val="002B48EF"/>
     <w:rsid w:val="002B6964"/>
     <w:rsid w:val="002C3B1D"/>
     <w:rsid w:val="002C4AF4"/>
     <w:rsid w:val="002C5423"/>
     <w:rsid w:val="002D10B9"/>
     <w:rsid w:val="002D1E57"/>
     <w:rsid w:val="002D32D0"/>
     <w:rsid w:val="002E3FCB"/>
     <w:rsid w:val="002E4C71"/>
     <w:rsid w:val="002E572E"/>
     <w:rsid w:val="002F3456"/>
     <w:rsid w:val="002F3E77"/>
     <w:rsid w:val="002F468E"/>
     <w:rsid w:val="00302DF8"/>
     <w:rsid w:val="003049B0"/>
     <w:rsid w:val="00307EC8"/>
+    <w:rsid w:val="0031606A"/>
     <w:rsid w:val="0031661A"/>
+    <w:rsid w:val="00316E3B"/>
     <w:rsid w:val="00317110"/>
     <w:rsid w:val="003175AB"/>
     <w:rsid w:val="00320E53"/>
     <w:rsid w:val="00324784"/>
     <w:rsid w:val="00337CB4"/>
     <w:rsid w:val="0034028D"/>
     <w:rsid w:val="00354A9E"/>
     <w:rsid w:val="0035557C"/>
     <w:rsid w:val="00361B66"/>
     <w:rsid w:val="00366440"/>
     <w:rsid w:val="0037092A"/>
     <w:rsid w:val="00371DE0"/>
     <w:rsid w:val="0037246B"/>
     <w:rsid w:val="00373928"/>
     <w:rsid w:val="003937E3"/>
     <w:rsid w:val="003947B1"/>
     <w:rsid w:val="00395316"/>
     <w:rsid w:val="00395A7D"/>
     <w:rsid w:val="003A4FE8"/>
     <w:rsid w:val="003B4E9B"/>
+    <w:rsid w:val="003B68F8"/>
     <w:rsid w:val="003C73EF"/>
     <w:rsid w:val="003D1A2E"/>
     <w:rsid w:val="003D4A09"/>
     <w:rsid w:val="003D51E8"/>
     <w:rsid w:val="003D6093"/>
     <w:rsid w:val="003E5C31"/>
     <w:rsid w:val="003F4A83"/>
+    <w:rsid w:val="0040161D"/>
     <w:rsid w:val="00401D13"/>
     <w:rsid w:val="004022DE"/>
     <w:rsid w:val="004046EF"/>
     <w:rsid w:val="00405C7D"/>
     <w:rsid w:val="00410726"/>
     <w:rsid w:val="00411B0B"/>
     <w:rsid w:val="0041523D"/>
     <w:rsid w:val="00420572"/>
     <w:rsid w:val="004273F1"/>
     <w:rsid w:val="004278CC"/>
     <w:rsid w:val="00430594"/>
     <w:rsid w:val="00433BD2"/>
     <w:rsid w:val="00437386"/>
     <w:rsid w:val="004446D9"/>
     <w:rsid w:val="00445C73"/>
     <w:rsid w:val="0044674F"/>
     <w:rsid w:val="0046125A"/>
     <w:rsid w:val="00463F5A"/>
     <w:rsid w:val="004708C7"/>
     <w:rsid w:val="00474A91"/>
     <w:rsid w:val="00474C3D"/>
     <w:rsid w:val="0047748C"/>
     <w:rsid w:val="00477C8E"/>
     <w:rsid w:val="00483A0F"/>
     <w:rsid w:val="00483E47"/>
     <w:rsid w:val="004919AC"/>
     <w:rsid w:val="00492250"/>
+    <w:rsid w:val="00495B83"/>
     <w:rsid w:val="00497D25"/>
     <w:rsid w:val="004A1597"/>
     <w:rsid w:val="004A3E0D"/>
     <w:rsid w:val="004B14FB"/>
     <w:rsid w:val="004B61D7"/>
     <w:rsid w:val="004B79C9"/>
     <w:rsid w:val="004B7D05"/>
     <w:rsid w:val="004C0F91"/>
     <w:rsid w:val="004C517B"/>
     <w:rsid w:val="004C6AEC"/>
     <w:rsid w:val="004D5977"/>
     <w:rsid w:val="004D711E"/>
     <w:rsid w:val="004E3E3B"/>
     <w:rsid w:val="004E4919"/>
     <w:rsid w:val="004F434C"/>
     <w:rsid w:val="004F58AF"/>
     <w:rsid w:val="004F77D6"/>
     <w:rsid w:val="005059FC"/>
     <w:rsid w:val="005071D8"/>
     <w:rsid w:val="00513035"/>
     <w:rsid w:val="00514CA2"/>
     <w:rsid w:val="00520D3B"/>
+    <w:rsid w:val="0052656F"/>
     <w:rsid w:val="0053044B"/>
     <w:rsid w:val="00531A37"/>
     <w:rsid w:val="00534D58"/>
     <w:rsid w:val="00545B38"/>
     <w:rsid w:val="0055216E"/>
     <w:rsid w:val="00556A4A"/>
     <w:rsid w:val="00565E3D"/>
     <w:rsid w:val="005675BD"/>
     <w:rsid w:val="00567697"/>
     <w:rsid w:val="005701CF"/>
     <w:rsid w:val="0057204B"/>
     <w:rsid w:val="00573988"/>
     <w:rsid w:val="0057427E"/>
     <w:rsid w:val="00576680"/>
     <w:rsid w:val="005808A0"/>
     <w:rsid w:val="00582068"/>
     <w:rsid w:val="00582250"/>
     <w:rsid w:val="00583AB9"/>
     <w:rsid w:val="00585A5F"/>
     <w:rsid w:val="00586158"/>
     <w:rsid w:val="005868CE"/>
     <w:rsid w:val="005911CF"/>
     <w:rsid w:val="00591DB1"/>
     <w:rsid w:val="0059607C"/>
     <w:rsid w:val="005A0E25"/>
@@ -25938,74 +27537,76 @@
     <w:rsid w:val="00645732"/>
     <w:rsid w:val="006501BE"/>
     <w:rsid w:val="00655840"/>
     <w:rsid w:val="00657412"/>
     <w:rsid w:val="00662021"/>
     <w:rsid w:val="00674EE0"/>
     <w:rsid w:val="00677BE6"/>
     <w:rsid w:val="0068064D"/>
     <w:rsid w:val="006858CA"/>
     <w:rsid w:val="00686DBD"/>
     <w:rsid w:val="006902F6"/>
     <w:rsid w:val="00694EAE"/>
     <w:rsid w:val="006A1A05"/>
     <w:rsid w:val="006A2F9E"/>
     <w:rsid w:val="006B16E8"/>
     <w:rsid w:val="006B1FAD"/>
     <w:rsid w:val="006C09F4"/>
     <w:rsid w:val="006C4905"/>
     <w:rsid w:val="006E33D7"/>
     <w:rsid w:val="006F4DDF"/>
     <w:rsid w:val="00701009"/>
     <w:rsid w:val="0070115F"/>
     <w:rsid w:val="00702703"/>
     <w:rsid w:val="00702D0E"/>
     <w:rsid w:val="00704261"/>
+    <w:rsid w:val="00704C4D"/>
     <w:rsid w:val="00705394"/>
     <w:rsid w:val="007059D3"/>
     <w:rsid w:val="00706946"/>
     <w:rsid w:val="0071553E"/>
     <w:rsid w:val="0071695B"/>
     <w:rsid w:val="007175A5"/>
     <w:rsid w:val="00721222"/>
     <w:rsid w:val="007229C4"/>
     <w:rsid w:val="007246B5"/>
     <w:rsid w:val="00736FC7"/>
     <w:rsid w:val="00746BE0"/>
     <w:rsid w:val="0074790B"/>
     <w:rsid w:val="0075287B"/>
     <w:rsid w:val="007533F2"/>
     <w:rsid w:val="007574D9"/>
     <w:rsid w:val="00774E0E"/>
     <w:rsid w:val="00775C01"/>
     <w:rsid w:val="00777822"/>
     <w:rsid w:val="00781EC5"/>
     <w:rsid w:val="00783A5C"/>
     <w:rsid w:val="00792609"/>
     <w:rsid w:val="00793F94"/>
     <w:rsid w:val="00796728"/>
     <w:rsid w:val="007A25BB"/>
+    <w:rsid w:val="007B4291"/>
     <w:rsid w:val="007C2529"/>
     <w:rsid w:val="007D274B"/>
     <w:rsid w:val="007D36FA"/>
     <w:rsid w:val="007D751E"/>
     <w:rsid w:val="007D7A62"/>
     <w:rsid w:val="007E17E8"/>
     <w:rsid w:val="007E1BF0"/>
     <w:rsid w:val="007E29B7"/>
     <w:rsid w:val="007E7FAA"/>
     <w:rsid w:val="007F3381"/>
     <w:rsid w:val="007F4059"/>
     <w:rsid w:val="007F76D9"/>
     <w:rsid w:val="007F79DC"/>
     <w:rsid w:val="0080096B"/>
     <w:rsid w:val="00806A82"/>
     <w:rsid w:val="00811FE7"/>
     <w:rsid w:val="00813E32"/>
     <w:rsid w:val="00814821"/>
     <w:rsid w:val="00815D55"/>
     <w:rsid w:val="00817E53"/>
     <w:rsid w:val="00825DED"/>
     <w:rsid w:val="00835D16"/>
     <w:rsid w:val="0084367F"/>
     <w:rsid w:val="008529AD"/>
     <w:rsid w:val="00852B82"/>
@@ -26151,50 +27752,51 @@
     <w:rsid w:val="00C2076B"/>
     <w:rsid w:val="00C23528"/>
     <w:rsid w:val="00C24333"/>
     <w:rsid w:val="00C45A1F"/>
     <w:rsid w:val="00C45C3B"/>
     <w:rsid w:val="00C561A8"/>
     <w:rsid w:val="00C568F2"/>
     <w:rsid w:val="00C65AF2"/>
     <w:rsid w:val="00C71B00"/>
     <w:rsid w:val="00C72679"/>
     <w:rsid w:val="00C86036"/>
     <w:rsid w:val="00C933F9"/>
     <w:rsid w:val="00CA327D"/>
     <w:rsid w:val="00CA452C"/>
     <w:rsid w:val="00CA72F9"/>
     <w:rsid w:val="00CB3AE3"/>
     <w:rsid w:val="00CB564F"/>
     <w:rsid w:val="00CB5B4C"/>
     <w:rsid w:val="00CC3799"/>
     <w:rsid w:val="00CC78D6"/>
     <w:rsid w:val="00CD7AAD"/>
     <w:rsid w:val="00CE0357"/>
     <w:rsid w:val="00CE2113"/>
     <w:rsid w:val="00CF0931"/>
     <w:rsid w:val="00CF2B4B"/>
+    <w:rsid w:val="00CF2B74"/>
     <w:rsid w:val="00D11814"/>
     <w:rsid w:val="00D14784"/>
     <w:rsid w:val="00D15B20"/>
     <w:rsid w:val="00D21D51"/>
     <w:rsid w:val="00D3069B"/>
     <w:rsid w:val="00D364E8"/>
     <w:rsid w:val="00D37CC2"/>
     <w:rsid w:val="00D4043B"/>
     <w:rsid w:val="00D40B42"/>
     <w:rsid w:val="00D439EC"/>
     <w:rsid w:val="00D449E7"/>
     <w:rsid w:val="00D47AE4"/>
     <w:rsid w:val="00D533FF"/>
     <w:rsid w:val="00D60665"/>
     <w:rsid w:val="00D70F4C"/>
     <w:rsid w:val="00D807A2"/>
     <w:rsid w:val="00D87232"/>
     <w:rsid w:val="00D939C5"/>
     <w:rsid w:val="00D96913"/>
     <w:rsid w:val="00D970DC"/>
     <w:rsid w:val="00DA2303"/>
     <w:rsid w:val="00DA325F"/>
     <w:rsid w:val="00DA6EFC"/>
     <w:rsid w:val="00DB35C0"/>
     <w:rsid w:val="00DB3EAD"/>
@@ -26258,50 +27860,51 @@
     <w:rsid w:val="00F3271C"/>
     <w:rsid w:val="00F45C1F"/>
     <w:rsid w:val="00F479CB"/>
     <w:rsid w:val="00F50FF6"/>
     <w:rsid w:val="00F6306B"/>
     <w:rsid w:val="00F70758"/>
     <w:rsid w:val="00F70F05"/>
     <w:rsid w:val="00F717AC"/>
     <w:rsid w:val="00F76DE7"/>
     <w:rsid w:val="00F809CE"/>
     <w:rsid w:val="00F910D0"/>
     <w:rsid w:val="00F950D8"/>
     <w:rsid w:val="00F95870"/>
     <w:rsid w:val="00FA0153"/>
     <w:rsid w:val="00FA1801"/>
     <w:rsid w:val="00FA1E48"/>
     <w:rsid w:val="00FA3F07"/>
     <w:rsid w:val="00FA61D3"/>
     <w:rsid w:val="00FA6B34"/>
     <w:rsid w:val="00FB1313"/>
     <w:rsid w:val="00FB33E2"/>
     <w:rsid w:val="00FB586E"/>
     <w:rsid w:val="00FB63D4"/>
     <w:rsid w:val="00FC520D"/>
     <w:rsid w:val="00FC771D"/>
+    <w:rsid w:val="00FD0CA9"/>
     <w:rsid w:val="00FD2C10"/>
     <w:rsid w:val="00FD2D0C"/>
     <w:rsid w:val="00FD3F98"/>
     <w:rsid w:val="00FE6B0E"/>
     <w:rsid w:val="00FE6DC8"/>
     <w:rsid w:val="00FF291A"/>
     <w:rsid w:val="00FF3C3D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -28704,69 +30307,69 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3C0F813B-AFD5-4216-91EA-EE9F83BF1CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>5317</Words>
-  <Characters>30312</Characters>
+  <Words>5510</Words>
+  <Characters>31412</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>252</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>261</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35558</CharactersWithSpaces>
+  <CharactersWithSpaces>36849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>matthijs vader</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>