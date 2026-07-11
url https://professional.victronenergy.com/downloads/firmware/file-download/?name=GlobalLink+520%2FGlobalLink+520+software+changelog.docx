--- v0 (2026-05-07)
+++ v1 (2026-07-11)
@@ -1,3621 +1,3953 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="21534E46" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRPr="00D258B8" w:rsidRDefault="00174F7C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D258B8">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>GlobalLink</w:t>
-[...9 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>GlobalLink 520 software change log</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 520 software change log</w:t>
-[...6 lines deleted...]
-          <w:rStyle w:val="Strong"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Products:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DBF1E1" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
-[...58 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>GlobalLink 520</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How to update?</w:t>
-      </w:r>
-[...8 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-[...63 lines deleted...]
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>This product will automatically update itself via its cellular connection to the Internet. It is possible to disable updates or to select an update feed (stable or beta) which determines to which versions the GlobalLink should update.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This can be configured as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA8267D" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="6FD93BFC" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Using our VictronConnect app, via Bluetooth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-[...10 lines deleted...]
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Via our </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
+      <w:hyperlink r:id="rId2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>VRM Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDF23AF" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-[...62 lines deleted...]
-      <w:hyperlink r:id="rId7">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The VictronConnect app is available for phones, tablets and Windows and macOS laptops. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Documentation &amp; download</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6887C16A" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-[...64 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>To find the autoupdate setting in the VRM portal, find the installation in your list of installations, go to Device List in the left menu, and click on the Gateway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>What firmware version do I currently have?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FBD7B21" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
-[...16 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>There are several ways to see the firmware version:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="532994E7" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Look with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>VictronConnect</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> app</w:t>
+          <w:t>VictronConnect app</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D423BC1" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-[...10 lines deleted...]
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Look at the Gateway on the Device List page on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>VRM Portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FB5325" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-[...13 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How to configure?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6013B634" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:bCs/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">the </w:t>
-[...23 lines deleted...]
-          <w:t xml:space="preserve"> app</w:t>
+          <w:t>the VictronConnect app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F41D9CE" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-[...26 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Change log:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4D77CB" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-[...13 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>v2.06</w:t>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:t>v3.00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 19 June 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Improvement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DAEC5B" w14:textId="1D7C5B66" w:rsidR="00A941FF" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="502"/>
-[...61 lines deleted...]
-    <w:p w14:paraId="00A4FE13" w14:textId="50AC0601" w:rsidR="00D5104C" w:rsidRDefault="00A941FF">
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Improved stability and cellular reconnection logic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:start="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bug-fix:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="502"/>
-[...157 lines deleted...]
-    <w:p w14:paraId="78FAE08B" w14:textId="2B311D38" w:rsidR="0053715B" w:rsidRDefault="0053715B">
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Changing the PIN code will now always remove all previously paired devices regardless of whether the new PIN code is different.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="502"/>
-[...75 lines deleted...]
-    <w:p w14:paraId="54B3CE55" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fixed BLE instant readout missing data for products that send out multiple different advertisements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:start="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:start="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Changes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="502"/>
-[...51 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>First version to support new hardware revision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>v2.07</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 18 May 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="3B9E00C2" w14:textId="7A9DFC8E" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Improvement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="502"/>
-[...103 lines deleted...]
-    <w:p w14:paraId="73EBE133" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Addded BLE instant readout support: Inverter RS, Lynx Smart BMS, Multi RS, VE.Bus, DC Energy Meter, and Orion XS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="502"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="3B2B49FA" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Transmit "DC in" attributes for Orion XS connected via VE.Direct every 15 minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="502"/>
-[...24 lines deleted...]
-      <w:pPr>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Serial number of BLE instant readout will now be included in transmissions to VRM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:start="142"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:start="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Changes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>BLE instant readout of other devices is disabled when BLE is turned off.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>v2.05</w:t>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:t>v2.06</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 15 July 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Improvement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B9185C" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Added support for reading out RuuviTag sensors (mostly used as wireless temperature sensor).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Added support for reading out supported Victron devices wirelessly (via BLE). This change increases the maximum number of connectable devices to 2 wired + 10 wirelessly. This 10 devices includes Ruuvitags. See manual for list of compatible devices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Add option to use a different simcard than the one originally installed. APN and SIM-PIN are configurable via VictronConnect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Added custom name support for VE.Direct ports and digital inputs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:start="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bug-fix:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Increased time cellular keeps trying to connect before the device reboots. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:start="142"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:start="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Changes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Renamed “release” update feed to “stable” and “release candidate” update feed to “beta”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:hanging="360" w:start="502"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Reduced default LED brightness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>v2.05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 06 April 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:iCs w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Improvement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="6BE8466E" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Added Bluetooth LE / VictronConnect support, enabled by default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b w:val="0"/>
-[...10 lines deleted...]
-          <w:b w:val="0"/>
+          <w:b w:val="false"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changing some specific settings now immediately transmits these changes to VRM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E2CEF7" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>v2.04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 14 January 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405D438A" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FAFE0A" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Swapped digital input number 1 and 2 to match instance in VRM to number printed on enclosure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F0B6DA" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>v2.03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 26 November 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9625C4" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3096AA9C" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Added additional </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="1F1BFED6" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
+        <w:t>Added additional VE.Direct and internal attributes to be sent every 15 minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="0"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="100C1B41" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+        <w:ind w:start="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="0"/>
+        <w:ind w:start="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bug-fix:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7E5957" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fixed missing data when using a bad </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="79363871" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+        <w:t>Fixed missing data when using a bad VE.Direct connection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fixed incompatibility issue with recent </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="30203F16" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+        <w:t>Fixed incompatibility issue with recent SmartShunt devices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fixed gracefully handling connection timeouts instead of causing a full reset.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60210888" w14:textId="57EAE7E9" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fixed watchdog timer resetting device while update is in progress.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E512591" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-[...13 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>v2.02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 11 November 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C168F06" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Improvement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E0EC77" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Shortened update interval of solar yield to once every 15 minutes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDC44A1" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Increased number of automatic retries after failure to transmit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5041C58E" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>v2.01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 19 October 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C27726" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial" w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="333333"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:iCs w:val="0"/>
+          <w:iCs w:val="false"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Improvement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F828B0" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Implemented multisampling for reading ADC values, improving precision of the input voltage value.</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk8304797"/>
     </w:p>
-    <w:p w14:paraId="593DC539" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00D5104C">
-[...26 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="676767"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0072BC"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>v2.00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="676767"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – 12 October 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7680E5D0" w14:textId="77777777" w:rsidR="00D5104C" w:rsidRDefault="00174F7C">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk8369220"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman" w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="676767"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>First approved version for mass production.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="00D5104C">
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
-[...2 lines deleted...]
-      <w:docGrid w:linePitch="360" w:charSpace="4096"/>
+      <w:pgMar w:left="720" w:right="720" w:gutter="0" w:header="0" w:top="720" w:footer="0" w:bottom="720"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4096"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...20 lines deleted...]
-  </w:font>
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
-    <w:altName w:val="Segoe UI Symbol"/>
+    <w:altName w:val="Arial Unicode MS"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:charset w:val="01"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:charset w:val="01"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+  </w:font>
+  <w:font w:name="Wingdings">
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Liberation Sans">
-[...9 lines deleted...]
-    <w:notTrueType/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-  </w:font>
-[...27 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="71EE2D72"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="76FE52CE"/>
+  <w:abstractNum w:abstractNumId="2">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana" w:hint="default"/>
+        <w:b w:val="false"/>
+        <w:color w:val="676767"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:start="0" w:hanging="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...532 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1891724283">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1754426042">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="220"/>
   <w:defaultTabStop w:val="708"/>
-  <w:autoHyphenation/>
+  <w:autoHyphenation w:val="true"/>
   <w:hyphenationZone w:val="425"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...22 lines deleted...]
-  </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi=""/>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-[...9 lines deleted...]
-  <w15:docId w15:val="{CB3A1FD9-9502-4467-860B-6AADAD6C24A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:suppressAutoHyphens/>
+        <w:suppressAutoHyphens w:val="true"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3771,52 +4103,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3883,631 +4215,519 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B02E85"/>
+    <w:rsid w:val="00b02e85"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:suppressAutoHyphens w:val="true"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
-      <w:lang w:eastAsia="nl-NL"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...19 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B02E85"/>
+    <w:rsid w:val="00b02e85"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00B02E85"/>
+    <w:rsid w:val="00b02e85"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00B02E85"/>
+    <w:rsid w:val="00b02e85"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00520D3B"/>
+    <w:rsid w:val="00520d3b"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:themeColor="followedHyperlink" w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="000D5220"/>
+    <w:rsid w:val="000d5220"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+  <w:style w:type="character" w:styleId="UnresolvedMention1" w:customStyle="1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB3EAD"/>
+    <w:rsid w:val="00db3ead"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
+  <w:style w:type="character" w:styleId="UnresolvedMention2" w:customStyle="1">
     <w:name w:val="Unresolved Mention2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000B5D70"/>
+    <w:rsid w:val="000b5d70"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:shd w:fill="E1DFDD" w:val="clear"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Bullets">
-    <w:name w:val="Bullets"/>
+  <w:style w:type="character" w:styleId="Bulletsuser" w:customStyle="1">
+    <w:name w:val="Bullets (user)"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="OpenSymbol" w:eastAsia="OpenSymbol" w:hAnsi="OpenSymbol" w:cs="OpenSymbol"/>
+      <w:rFonts w:ascii="OpenSymbol" w:hAnsi="OpenSymbol" w:eastAsia="OpenSymbol" w:cs="OpenSymbol"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+  <w:style w:type="paragraph" w:styleId="Heading" w:customStyle="1">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
+      <w:keepNext w:val="true"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="PingFang SC" w:hAnsi="Liberation Sans" w:cs="Arial Unicode MS"/>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="PingFang SC" w:cs="Arial Unicode MS"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
-      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="140"/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
     <w:basedOn w:val="BodyText"/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+  <w:style w:type="paragraph" w:styleId="Index" w:customStyle="1">
     <w:name w:val="Index"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial Unicode MS"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB396B"/>
+    <w:rsid w:val="00eb396b"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:ind w:start="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="003D6093"/>
+    <w:rsid w:val="003d6093"/>
     <w:pPr>
       <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000D5220"/>
+    <w:rsid w:val="000d5220"/>
+    <w:pPr/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00806A82"/>
+    <w:rsid w:val="00806a82"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.victronenergy.com/support-and-downloads/software" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.victronenergy.com/support-and-downloads/software" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.victronenergy.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.victronenergy.com/support-and-downloads/software" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.victronenergy.com/" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.victronenergy.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.victronenergy.com/support-and-downloads/software" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.victronenergy.com/support-and-downloads/software" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vrm.victronenergy.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.victronenergy.com/support-and-downloads/software" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...28 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:shade val="51000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="80000">
               <a:schemeClr val="phClr">
                 <a:shade val="93000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="94000"/>
-                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...16 lines deleted...]
-          </a:sp3d>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
-                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
-                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
-                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
-                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64CE102B-B6BA-4CF1-B981-C29C92C23F1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Application>LibreOffice/26.2.3.2$Linux_X86_64 LibreOffice_project/620$Build-2</Application>
+  <AppVersion></AppVersion>
   <Pages>2</Pages>
-  <Words>470</Words>
-[...26 lines deleted...]
-  <AppVersion></AppVersion>
+  <Words>573</Words>
+  <Characters>3042</Characters>
+  <CharactersWithSpaces>3529</CharactersWithSpaces>
+  <Paragraphs>66</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>matthijs vader</dc:creator>
   <dc:description/>
+  <dc:language>en-GB</dc:language>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-[...1 lines deleted...]
-  <dc:language>en-GB</dc:language>
+  <dc:subject/>
+  <dc:title/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>