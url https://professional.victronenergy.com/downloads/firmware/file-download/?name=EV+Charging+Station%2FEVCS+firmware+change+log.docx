--- v0 (2026-03-11)
+++ v1 (2026-06-21)
@@ -1,146 +1,152 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/xml" PartName="/customXML/item1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml" PartName="/customXML/itemProps1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:u w:val="single"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EV Charging Station firmware change log</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.gjdgxs" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Product</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The EV Charging Station has three-phase and single-phase capabilities. It delivers maximum 22kW AC in three-phase mode or 7.3kW in single-phase mode.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It incorporates 4.3-inch LCD touch screen for monitoring and control and a fully programmable RGB Light Ring around the charging port, to quickly determine the device state.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.30j0zll" w:id="1"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How to update?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">This product can be updated in two ways:</w:t>
       </w:r>
     </w:p>
@@ -273,60 +279,62 @@
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.1fob9te" w:id="2"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">What firmware version do I currently have?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">There are several ways to see the firmware version:</w:t>
       </w:r>
     </w:p>
@@ -442,5648 +450,6228 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Look on the left-bottom corner of the EV Charging Station web interface</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.3znysh7" w:id="3"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">How to configure?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">EV Charging Station can be fully configured via built-in web interface. Please check this </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
             <w:color w:val="1155cc"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">video tutorial</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.2et92p0" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Change log:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="4a86e8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="4a86e8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v2.08 - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10</w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="4a86e8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improvements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Updated to the latest BLE SDK with stability and performance improvements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+      <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
-[...11 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">v2.05 - </w:t>
-[...27 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+        <w:t xml:space="preserve">v2.07 - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 May 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="4a86e8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Minor stability and performance improvements</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Added "Online Updates" feature for firmware</w:t>
+        <w:t xml:space="preserve">Improvements to meet cybersecurity requirements </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
       <w:pPr>
-        <w:rPr>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improved daylight saving offset handling for a wide range of time zones </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
       <w:pPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Improvements:</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Removed online update feeds from the Modbus TCP server registers</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Improvements to meet cybersecurity requirements</w:t>
+        <w:t xml:space="preserve">Added Modbus TCP server registers: 5141 - Session saved cost and 5142–5143 - Energy price per kWh</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Improvements in Grid ON/OFF state detection</w:t>
+        <w:t xml:space="preserve">System stability and performance improvements </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
-      <w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bug fixes:</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Bug fixes:</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="1d1c1d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fixed an issue with CP auto-calibration that could prevent connected EVs from being detected on some charging stations </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-      <w:pPr>
-[...52 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="4a86e8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="4a86e8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v2.06 - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skipped</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="1d1c1d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:b w:val="1"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">v2.05 - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 September 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improvements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Minor stability and performance improvements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+      <w:pPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">v2.04 - </w:t>
+      </w:r>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 September 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New features:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Added "Online Updates" feature for firmware</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improvements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improvements to meet cybersecurity requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improvements in Grid ON/OFF state detection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improvements in handling 'Start/Stop charging' based on backup battery SoC levels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bug fixes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="1d1c1d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fixed an issue causing a 2-second delay before power-off in the charged state</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="1d1c1d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="1d1c1d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fixed incorrect Gateway address in Wi-Fi AP mode</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="1d1c1d"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="4a86e8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:color w:val="4a86e8"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">v2.03 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">28 May 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Reduced the voltage drop threshold for detecting a connected EV during the CP auto-calibration procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed an issue with 2s delay before power off in disconnected state </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed an issue in the CP auto-calibration procedure that caused calibration to occur in a disconnected state</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
-[...41 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v2.02 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">22 April </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added CP line auto-calibration procedure. Activated by default</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Modified firmware version representation according to the common format</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added retries for FW update over the web interface in case of error</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added more warning messages related to display FW update</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements for auto mode, related to start by low excess power and start by battery maximum SoC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed issue with special characters in WiFi SSID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fixed issue with display firmware storage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
-[...25 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v2.1 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">13 January 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added light ring brightness limit option to Web interface and ModbusTCP server(register 5132)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements of the Web interface dashboard layout</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements for display FW updating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Forbidden start EV charging during display FW updating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Removed notification from the display when the scheduled mode is not configured</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix GX communication issue related to UTC time registers(issue happened with old GX device FW)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix the single power calibration issue</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
-[...11 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v2.0 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">21 October 2024</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The internal WEB interface was redesigned to a new version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The display GUI was redesigned to a new version</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added inverter overtemperature protection. If EVCS detects an overtemperature alarm on the inverter - reduced the charging current to the minimum value and shows the warning message</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added a table for power calibration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added 'User' and 'Auto' types and 'GX' and 'WEB' sources for date\time synchronization</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added additional options for 'Reboot to factory defaults'</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added additional charging current limitation to meet German regulations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The charging current max limit can be reduced to 6A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional cases were added to start in auto mode if the backup battery is full and no PV production</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Auto mode 'Battery powered'. BKPB balance SOC max - default value will be 80%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Modbus TCP server registers table was extended with new values(see EVCS-Modbus-TCP-register-list-v3.4.xlsx)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix for BLE and iOS issues. There was a case when the iOS devices connected to EVCS but did not receive any data </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix for WiFi manual settings validation. There was an issue with the wrong subnetwork address calculations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix for session data loss without EV reconnection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
-[...11 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.30 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> September 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix Auto mode start \ stop timeouts issue. On some systems, we observed a problem that EVCS wasn't starting charging in Auto mode and all the time was in a 'Low SoC' state. It was related to the start \ stop timeouts issue.</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
-[...11 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.29 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">8 July 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added a "Reboot" button to the web interface</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added the "Allow low excess solar power for auto mode" option to the web interface</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added the "Backup battery emulation" option to the web interface</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements to increase configuration storing robustness</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Overload protection. Used different algorithms for AC-IN and AC-OUT connections. Added configurable 'Input current limit' option to the web interface for AC-IN connection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements for Auto mode timeouts control(start and current increase\decrease timeouts)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Modbus TCP server registers table was extended with new values(see EVCS-Modbus-TCP-register-list-v3.2.xlsx)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">System performance and stability improvements</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix WIFI SSID min length</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix wrong charging start cases after the system reboots</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
-[...11 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.28 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">2 April 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added country\region code configuration during the ‘First setup’ procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added tamper detection based on the light sensor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements in WiFi module configuration and handling logic.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Modbus TCP server registers table was extended with new values(see EVCS-Modbus-TCP-register-list-v3.1.xlsx) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">System performance and stability improvements</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix the light ring issue, when the light ring is OFF on some models of EVCS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix the display issue, when the display shows not correctly painted layout</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
-[...11 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.27 - </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">6 November 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added ‘Date &amp; Time’ configurations. Daylight saving offset will be calculated automatically based on the selected region and time zone. Added also  ‘Date &amp; Time’ to the 'First setup' procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Scheduler scene intersection checking is performed only if the scene is enabled. So, users can make a configuration first and then decide which scenes to enable\disable</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added warning for scheduled mode if local date\time is not synchronized</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">When GX data becomes outdated - EVCS will not modify the charging current in auto mode. In this case current will be the same until we not receive new data from GX or understand that GX become disconnected</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added additional case to start charging if no PV power and the backup battery has max SoC</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The 'Start SoC' parameter has no effect anymore to stop charging in Auto mode</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Overload protection also reads an 'Overload' state from the inverter. </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="white"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The overload warning remains visible until the car is reconnected</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">During stop charging the current value is reduced to the minimum</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">FW update performance and stability improvements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">System performance and stability improvements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix the incorrect sending of the actual data to the VictronConnect APP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix the incorrect MB-TCP Server behavior in case of multiple client connections</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.26</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">17 July 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added ‘Overload protection’ feature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added ‘Allow battery/grid power for auto mode’ feature</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrated all user-settings and ‘First-use setup’ with VictronConnect APP(requires a new VictronConnect APP version that is not publicly available yet)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added Warning/Error/Notification codes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added warning message when internal settings changed</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added ‘External lock’ feature for grid operators</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added current limitation to minimum value and delay before all relays off</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added 'back off' algorithm for the next start try for auto mode</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Increased MB-TCP Server holding registers quantity to 200</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added all user and internal settings to MB-TCP Server holding registers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added all user and internal settings to shell menu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Main and display firmware updating processes optimizations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">'Discover’ using only IP addresses with the same subnet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements for ON/OFF grid detection algorithm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="fcfcfc" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements for PV detection algorithm and visualization on the main page</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix ‘Discover’ procedure lock timeout</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.25</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">11 April 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added 'Battery powered' auto mode algorithm. Used by default</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added grid failing processing(it will enable charging back if was active)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added pairing between EVCS and GX device by VRM Portal ID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added GX device communication check button in general settings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added Bluetooth disabling from the Victron Connect application</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improved GX device communication and error handling. Added additional messages to the web interface in case of communication problems</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">System performance improvements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
-[...17 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.24</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">26 January 2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added Bluetooth support and VictronConnect integration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added scheduler for charging</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Minor web interface improvements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">System performance improvements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Increased speed of the display FW updating</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix display wake-up event</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.23</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">20 September 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added CP line calibration procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added Power calibration procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added ‘Contactor active when charged’ option</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added configurable backlight levels for display</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added ‘Hide Wi-Fi credentials’ option for display</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added ‘Minimum charging current’ option</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Redesigned display GUI. System schematic become updatable. Reduced display FW size.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Modified 'main FW' and 'display FW' version representation on the web interface and display</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix WIFI SCAN procedure(on SCAN error was not possible to scan other channels)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix charger state processing on the web interface</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
-[...17 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.22</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">5 July 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
-[...3 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">New features:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added configurable IPs whitelist for MB-TCP-Server</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added total energy counter </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added FW update over local web interface</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
-[...13 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improvements:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Change default device name to ‘EVCS-SN’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Change favicon.ico</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">After the 'Fist setup' procedure is finished - QR code always has the address of the Victron site, otherwise - local AP address </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Rename all counters names on the main Web page</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added error codes for the FW-Update procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">‘Settings-&gt;ModbusTCP Client’ renamed to ‘GX device’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If communication with ‘GX device’ is disabled - ‘EV charger position’ will always be like ‘Inverter AC in’</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Increased MB-TCP-Server registers quantity to 100</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">MB-TCP-Server. Added backward compatibility for registers quantity</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Increased WiFi password max length to 63 characters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="1d1c1d"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:fill="f8f8f8" w:val="clear"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Recalibrated curent measurement sensors</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Improved Login\Logout procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Added ‘exit’ command for shell</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Bug fixes:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix SSH server autentification</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix shell ‘backspace’ key processing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix shell commands history processing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix response processing during display FW update</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix commands processing from the display when ‘Control via display’ is disabled</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix ON\OFF Grid state detection</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix GX devices list appearance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix car images on the internal web interface</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix internal web interface main page layout</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Fix stability issues in web app communication</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
-[...31 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:color w:val="4a86e8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">v1.21</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">04 April 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
-[...11 lines deleted...]
-          <w:b w:val="1"/>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">First approved version for mass production.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:h="16834" w:w="11909" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="566" w:left="1440" w:right="1440" w:header="720" w:footer="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Verdana"/>
 </w:fonts>
 </file>
 
@@ -7767,50 +8355,51 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -7888,50 +8477,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:spacing w:after="60" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat w:val="1"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>